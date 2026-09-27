--- v3 (2026-08-13)
+++ v4 (2026-09-27)
@@ -808,65 +808,65 @@
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
 Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
     <t>1917-06-26</t>
   </si>
   <si>
     <t>Norge</t>
   </si>
   <si>
     <t>Ordrup</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/b9TW</t>
   </si>
   <si>
     <t>Kære Yans. Vi sidder og kører og kører ad Trondhjem til. Milles den Møjbunke sidder henne i en anden Kupe og forsøger at faa sit Ligkistefjæs gjort europæisk i Trækkene. Vi støder nok sammen i Hammer om en lille Time hvor vi skal have Middagsmad. Vi er smæksultne.
-Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland [...]dig i Kristiania saa han er altsaa ikke i Bergen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
+Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland nemlig i Kristiania. Saa han er altsaa ikke i Byen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
 En Ting ved vi at en yndig Tur venter os, det er ikke særlig
 [s. 2]
 varmt, regner nok lidt, men det gaar nok over.
 Vi skal til Støren med Jernbane saa pr Fod og Skips til Hjerkinn og Udflugt til Snøhættan og tilbage igen det tager 4 Dages alt det. Saa via Kroklang[?] til Atnesjøen og saa til Mysusæter til Otta. Maaske et lille Trip til Høvringen fra Mysusæteren.
 Hjem med Toget fra Otta.
 Synes Du ikke det lyder godt?
-Nu skinner Solen lidt og vi er saa sultne, saa sultne. Men i Aftes havde vi det hyggeligt. Helene var nok lidt fornærmet over at vi havde endda Appetit efter en nydelig Middag hos hende med Laks og Bøf og Rabarbergrød. Der ser meget, meget rummeligere og større og lysere ud nu alle Stuer er aabne end i Vinter. Jeg traf som sagt gamel Krogs og han fortalte at alle er spændte saa det stod efter.
+Nu skinner Solen lidt og vi er saa sultne, saa sultne. Men i Aftes havde vi det hyggeligt. Helene var nok lidt fornærmet over at vi havde endda Appetit efter en nydelig Middag hos hende med Laks og Bøf og Rabarbergrød. Der ser meget, meget rummeligere og større og lysere ud nu alle Stuer er aabne end i Vinter. Jeg traf som sagt gamle Krogs og han fortalte at alle er spændte saa det stod efter.
 [s. 3]
-Du skulle tage og skrive et Brev til Per og L[...].
-[...1 lines deleted...]
-Ajax blev holdt til Klavenesses og jeg fulgte med ig fik min Undskyldning placeret.
+Du skulle tage og skrive et Brev til Per og Lucy.
+Vi gaar op og hilser paa dem og paa Kroghs og Munthes hvis de er hjemme naar vi kommer igennem igen.
+Ajax blev kaldt til Klavenesses og jeg fulgte med og fik min Undskyldning placeret.
 Naur har gjort Lykke hos dem han endnu har naaet Hænderne paa og er stadig fin Kammersjuk.
-Saa nu generer Solen simpelthen. Vi faar nok Frostvejr.
-Lille Tut jeg talte med Helene om Dine Ben og hun sagde at Du endelig straks maatte tage Bind paa. Gør det lille Yans. Der var lige her for lidt siden en [...]lig |lille| Dreng paa 20 Aar ligeover for os. Han ligner "vores" paa en Prik!!
+Saa nu generer Solen simpelthen. Vi faar nok fint Vejr.
+Lille Tut jeg talte med Helene om Dine Ben og hun sagde at Du endelig straks maatte tage Bind paa. Gør det lille Yans. Der har lige til for lidt siden siddet en |lille| Dreng paa 20 Aar ligeover for os. Han ligner "vores" paa en Prik!!
 Kan Du lade være at kede Dig lille søde Gøj
 Din Dreng
 Hilsener fra Naur</t>
   </si>
   <si>
     <t>1917-07-01</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/3kLq</t>
   </si>
   <si>
     <t>1917-07-04</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/yD24</t>
   </si>
   <si>
     <t>1917-07-05</t>
   </si>
   <si>
     <t>Lillehammer</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/SxpH</t>
   </si>
@@ -913,70 +913,75 @@
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/kZZz</t>
   </si>
   <si>
     <t>Udateret, efter 1917-11-08</t>
   </si>
   <si>
     <t>Brev 1
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DjQ2</t>
   </si>
   <si>
     <t>Brev 2
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/iV2D</t>
   </si>
   <si>
     <t>1918 udateret</t>
   </si>
   <si>
-    <t>Digt om Kai Nielsens &lt;em&gt;Træet og børnene&lt;/em&gt;, der var udstillet i februar 1918 som del af skulpturtableauet &lt;em&gt;Eventyrtræet&lt;/em&gt;.</t>
+    <t>Digt om Kai Nielsens &lt;em&gt;Træet og børnene&lt;/em&gt;, der var udstillet i februar 1918 som del af skulpturtableauet &lt;em&gt;Eventyrtræet&lt;/em&gt;. I den vedlagte note (afskrift) udtrykker Johannes V. Jensen sin beundring for skulpturen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/VC2d</t>
   </si>
   <si>
     <t>Til "Træet og Børnene"
 Ja, Kvinden det er Livets Træ,
 Alverdens Læ, Ask Ygdrasil.
 Som Spæd du kom fra hendes Knæ
 og dem du huger atter til.
 Ryst hendes rige Gren, med Tugt
 og vakker Haand men uden Gny.
 Med Skælven slipper hun sin Frugt.
 Der bliver Frugt deraf paany.
 Knop skyder Knop, og Frugters Frugt
 fra Træet kom, til Træet gaar.
 I Evighed staar Træet smukt
 med trinde Børn og Pigers Vaar.
-Johannes V. Jensen</t>
+Johannes V. Jensen
+[vedlagt note, senere afskrift]
+Kære Kai. Hermed de 3 Vers. Jeg synes Børnetræet er noget af det smukkeste og solideste du har gjort. Tak for sidst. 
+Vil du hilse Janna og din egen Pigeknop! 
+Din hengivne 
+Johannes V.</t>
   </si>
   <si>
     <t>1918 marts</t>
   </si>
   <si>
     <t>Göteborg</t>
   </si>
   <si>
     <t>Afventer transskription.
 Kai Nielsen er i Gøteborg for at forberede sin udstilling, der åbner 22. marts 1918.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/wT9D</t>
   </si>
   <si>
     <t>1918-03-18</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/r4S8</t>
   </si>
   <si>
     <t>1918-03-21</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/RH2P</t>
@@ -1016,58 +1021,58 @@
 Eders hengivne Kai.
 Jeg glæder mig vældigt.</t>
   </si>
   <si>
     <t>1918-04-18</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Z6yf</t>
   </si>
   <si>
     <t>1918-04-21</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Dq39</t>
   </si>
   <si>
     <t>1918-04-24</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/EwHn</t>
   </si>
   <si>
     <t>1918-04-27</t>
   </si>
   <si>
-    <t>https://kai-nielsen.ktdk.dk/d/4vEv</t>
-[...1 lines deleted...]
-  <si>
     <t>Brev 2 fra denne dato
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NohP</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/4vEv</t>
   </si>
   <si>
     <t>1918-05-04</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/9uXK</t>
   </si>
   <si>
     <t>1918-05-05</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PDuB</t>
   </si>
   <si>
     <t>1918-05-06</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/d03J</t>
   </si>
   <si>
     <t>1918-05-09</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/OMTl</t>
   </si>
@@ -1278,148 +1283,148 @@
 nok i Orden. Her ankomne Breve.
 Lille kære Janna, mine to Unger
 Din hengivne Kai.
 Hils Joh. V. og Else.
 Og lille Gøj. Ring til mig i Morgen ca Kl 12. Jeg maa have at vide om Du vil have Jorbær (syltede) sendt, der er hermetisk Lukketøj. Det kan altsaa lade sig gøre.
 Tag din Bromnatrium to store Spiseskefulde om Dagen og drik og smil og vær glad. Kan du lille Gøj.
 Bare vi var i Orden, det var Vinter og I hjemme igen saa skulde jeg nu skynde mig at faa mig gjort færdig her paa Atelieret for før da jeg ringede med Dig invitterede Du mig til Middag. Og saa skulde jeg jo først indenom at stoppe noget i Lommen til Ninsen og Hans Otte.
 Hvordan med Barnedaaben! Det maa Du ikke lade glide ud.</t>
   </si>
   <si>
     <t>Arbejdet på &lt;em&gt;Vandmoderen&lt;/em&gt; er kommet i gang.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/y2kp</t>
   </si>
   <si>
     <t>Lille Yanna lille gode kære Pige. Nu begynder det. Aah! For Fanden om det bare er sandt. Ikke Flid. Ikke Karakter, men Arbejdsvildskab og ikke denne infame Statue og ustandselige Selvkritik,
 [s. 2]
 der fører lige lukt ind i et Ugidelighedens Helvede. Men saa har jeg da ogsaa haft Model idag. Hende Utysket ganske vist, men saa uendelig inspirerende! Hvis man ikke staar i "Natur" til Halsen, saa er der ingen Redning for andre eller een selv. Jeg kan ikke se det! Naar "Vorherre" lægger sin Haand om ens Hjerne er alt - rimeligt og muligt.
 Lille bitte Gøj Din Dreng</t>
   </si>
   <si>
     <t>1919-07-24</t>
   </si>
   <si>
-    <t>https://kai-nielsen.ktdk.dk/d/Md15</t>
-[...1 lines deleted...]
-  <si>
     <t>https://kai-nielsen.ktdk.dk/d/khw4</t>
   </si>
   <si>
     <t>Lille Yanna Hvistnok fundet Lejlighed nu saa sælger vi Fachmanns bestemte Raad 
 Ring imorgen vær god og glad
 Din Kaj</t>
   </si>
   <si>
+    <t>https://kai-nielsen.ktdk.dk/d/Md15</t>
+  </si>
+  <si>
     <t>1919-08-04</t>
   </si>
   <si>
     <t>Klampenborg</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Yt3U</t>
   </si>
   <si>
     <t>1919-08-07</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/9I9k</t>
   </si>
   <si>
     <t>1919 november?</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DaJx</t>
   </si>
   <si>
     <t>1919-11-11</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/qGvc</t>
   </si>
   <si>
     <t>1919-12-08</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Sk7X</t>
   </si>
   <si>
     <t>1919 20. eller 21. december </t>
   </si>
   <si>
     <t>Brev 5
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/wLQQ</t>
   </si>
   <si>
+    <t>1919 efter 21. december</t>
+  </si>
+  <si>
+    <t>Kai Nielsen og Pierri arbejder på &lt;em&gt;Vandmoderen&lt;/em&gt;.</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/uhyc</t>
+  </si>
+  <si>
+    <t>Kære lille Yanna. Tænk at Du maa nøjes med dette stygge Papir. Men jeg kan i Farten ikke finde andet.
+I Dag er det Ungerne paa de 14 Moders det gælder. Vi slider som smaa Heste Pierri og jeg til langt ud paa Aftenen. Det gaar godt. Hvordan hos Dig? Husk at Du har lovet mig et Kort. Om hvornaar Du kommer hjem o.s.v.
+Hav det godt lille bitte Gøj og kys Kalorius fra mig.
+Din Kai
+Kommer i Morgen tidlig.</t>
+  </si>
+  <si>
     <t>1919 efter 21.december </t>
   </si>
   <si>
     <t>Brev 6
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/6jlD</t>
   </si>
   <si>
-    <t>1919 efter 21. december</t>
+    <t>1919 efter 21.december</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/2zsl</t>
   </si>
   <si>
     <t>Kai Nielsen og Pierri arbejder løs, antagelig på &lt;em&gt;Vandmoderen&lt;/em&gt; og &lt;em&gt;Leda med svanen&lt;/em&gt;.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ScOS</t>
   </si>
   <si>
     <t>Kære lille Yanna. Pierri og jeg vi slider som smaa Aber og Du kan tro at det gaar godt. Og Nina - Verdens yndigste - var her i [...] og havde den dejligste blaa Næse og smaa Fingre der skulde trilles. Men ellers var hun som en [...] og fornem og saadant. Da hun saa Huset havde hun raabt Hurra! Gaga, sagde Rosa.
 Eva har sendt de 2000 saa nu er vi velhavende igen. Skulde hilse det bedrøvede Skind.
 Jeg rider ikke men slider videre. Og Du maa se at kalde paa mig til Natten kan Du?
 100,000 kærlige Hilsener
 Din Kai
 Hils S.K.</t>
-  </si>
-[...17 lines deleted...]
-    <t>https://kai-nielsen.ktdk.dk/d/2zsl</t>
   </si>
   <si>
     <t>Der arbejdes på &lt;em&gt;Vandmoderen&lt;/em&gt; og &lt;em&gt;Leda med svanen&lt;/em&gt;.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/VPV1</t>
   </si>
   <si>
     <t>Kære lille Yanna.
 Det gaar saa fint. I Dag har jeg en af disse Dage hvor jeg synes at næsten alle mine Arbejder vender deres smukkeste Sider udefter.
 Leda'en har faaet sig en ganske anderledes pyntelig Svane. Men som maa ses! Kan ikke beskrives. Og Nina paa Dyret. Og de 14. Det gaar fint.
 Har Du det godt?
 Nina var her ikke i Dag.
 Din Kai
 Hils S.K.</t>
   </si>
   <si>
     <t>1920-01-02</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/MyZR</t>
   </si>
   <si>
     <t>1920-01-03</t>
   </si>
@@ -1435,90 +1440,90 @@
   <si>
     <t>1920-07-27</t>
   </si>
   <si>
     <t>Hundested</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/LFfn</t>
   </si>
   <si>
     <t>1920-08-19</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/5sq6</t>
   </si>
   <si>
     <t>1920-08-20</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ggSu</t>
   </si>
   <si>
     <t>1920-08-23</t>
   </si>
   <si>
-    <t>#2
-[...19 lines deleted...]
-  <si>
     <t>Side 2 mangler i scanningen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ixc2</t>
   </si>
   <si>
     <t>Kære lille Gøj
 Tak for Breve.
 M-Cyklen skal jeg ordne med snarest. Og vil Du have Wendellborg med til Hjælp til Pakningen?
 Zorn er død! Fik Telegram. 
 Har det godt, men er sulten og har en Møjmor til den daglige Pleje, et tykt vranten Skridt[?] som jeg er saa inderlig gal paa.
 Fik Affenmaj[?] i Dag det gik fint.</t>
   </si>
   <si>
     <t>#4
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DsZl</t>
+  </si>
+  <si>
+    <t>#5
+Afventer transskription</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/c3uU</t>
+  </si>
+  <si>
+    <t>#2
+Afventer transskription</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/OECq</t>
+  </si>
+  <si>
+    <t>#3
+Afventer transskription</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/UCgz</t>
   </si>
   <si>
     <t>1920-08-24</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/0NkU</t>
   </si>
   <si>
     <t>1920-08-25</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/aNp5</t>
   </si>
   <si>
     <t>1920 efteråret (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PYAV</t>
   </si>
   <si>
     <t>Kære Haakon S og kære Fru Frida.
 Endelig - Vi er hjemme igen og næsten rystet ned i Fugerne igen. Jeg er allerede i Drift med 2 nye Ting og Yanna har 1 Gang vasket Haar og skal om lidt til at lægge Sølvtøjet paa Plads. Hun har nemlig saameget af den Slags Familiestøv at vi maa bruge Banker til at opbevare det i naar vi gaar til - Fjælds.
 Jeg har vist truffet og snakket med saadan noget som 1 _Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af _Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
 [s. 2]
 regner sig jo i Slægt med Jer og jeg er henrykt over at være kommen i Familie med saa mange Folk som alle vil og kan lægge en Alen til sin Vækst. Det stimulerer. Tak for alt hos Jer og inderlig velkommen skal I være naar I kommer her. - forfærdelig meget! Men hør nu H.S. Den Artikkel om mig med Billeder maa jeg ikke skrive den selv. Ved at komme hjem og stikke Fingrene i Suppedasen igen saa synes jeg her lugter af skidt Suppe saa mange Steder at jeg nødig vil ulejlige d Hrr. med mig, men gerne skal faa dem til at skrive andre Ting til Dig hvis Du vil have. Jeg tror godt jeg kunde redde det kildne, ved en Selvanmeldelse ved at gaa ret paa og jeg tror at jeg kunde komme ind paa mange morsomme Forhoid baade i Fejltagelse! og det jeg synes maa være det rigtige. Professionelle Skribenter kan muligens putte mig ind i dansk Fysiognomi set fra deres Hold, men de kan ikke sige en Tøddel om hvad det er der bringer Kunst ud i sin Form det er en Ting de vil, men det er en Ting de ikke 
@@ -1711,58 +1716,58 @@
 Yanna og Nina er i Hornbæk. Jeg Græsenkemand for tiden lille Jan det Asen paa Hospital men han har det godt.
 Hils Frida en Masse.
 Din hengivne
 Kai
 d 25 Juni 1921.</t>
   </si>
   <si>
     <t>1921-08-31</t>
   </si>
   <si>
     <t>Næstved</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/U2D0</t>
   </si>
   <si>
     <t>1921-09-05</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/RXzl</t>
   </si>
   <si>
     <t>Udateret, efter 1921-09-05</t>
   </si>
   <si>
+    <t>https://kai-nielsen.ktdk.dk/d/b5HJ</t>
+  </si>
+  <si>
     <t>#1
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ehnv</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://kai-nielsen.ktdk.dk/d/b5HJ</t>
   </si>
   <si>
     <t>1922-05-07</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/zgtS</t>
   </si>
   <si>
     <t>1922-05-09</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/jxBI</t>
   </si>
   <si>
     <t>1922-05-10</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/aRHJ</t>
   </si>
   <si>
     <t>1922-06-08</t>
   </si>
   <si>
     <t>Ny Carlsberg Glyptotek</t>
   </si>
@@ -1993,51 +1998,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/tuZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7dNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hKUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/I4gE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/TdD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tZA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6hE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/pX6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hC7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9rin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ykr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NLoU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CXsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/nQHN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aWXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/cOx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/J2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ut4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/w6sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1lWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qK9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/v2Ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/19QA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zYpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hgOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zrkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/93Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/HzYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ABft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t8Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/vnYn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4tg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/vNNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/71jT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ILE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/fnsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wHQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mXo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xTqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1mHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/X0xU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SxpH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kx7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VZMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kZZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wT9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4S8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RH2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/XO0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Z6yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Dq39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/EwHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NohP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9uXK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PDuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/d03J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OMTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VdCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/lO6P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PPqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8iXT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qiDK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Cwi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yt3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9I9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DaJx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qGvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Sk7X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wLQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6jlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uhyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/2zsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VPV1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/MyZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/FwMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/twQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LFfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5sq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ggSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OECq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/UCgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/c3uU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ixc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DsZl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0NkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aNp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/g0s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/atUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LEkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0gpB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/StbF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t4wM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yu1K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P4Ne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P0zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VagG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7BfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kG9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/IU6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/N9G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ualt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U2D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ehnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b5HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zgtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/jxBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aRHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CP0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/tuZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7dNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hKUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/I4gE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/TdD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tZA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6hE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/pX6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hC7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9rin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ykr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NLoU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CXsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/nQHN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aWXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/cOx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/J2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ut4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/w6sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1lWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qK9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/v2Ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/19QA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zYpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hgOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zrkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/93Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/HzYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ABft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t8Mm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/vnYn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4tg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/vNNE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/71jT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ILE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/fnsY" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wHQH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mXo6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xTqh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1mHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/X0xU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SxpH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kx7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VZMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kZZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wT9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4S8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RH2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/XO0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Z6yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Dq39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/EwHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NohP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9uXK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PDuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/d03J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OMTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VdCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/lO6P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PPqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8iXT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qiDK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Cwi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yt3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9I9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DaJx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qGvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Sk7X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wLQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uhyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6jlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/2zsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VPV1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/MyZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/FwMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/twQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LFfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5sq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ggSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ixc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DsZl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/c3uU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OECq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/UCgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0NkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aNp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/g0s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/atUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LEkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0gpB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/StbF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t4wM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yu1K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P4Ne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P0zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId143" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId144" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VagG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId145" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7BfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId146" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kG9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId147" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/IU6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId148" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/N9G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId149" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ualt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId150" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U2D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId152" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId153" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b5HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId154" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ehnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zgtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/jxBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId157" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aRHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId158" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CP0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId159" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId160" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId161" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId162" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId163" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId164" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId165" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M160"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -5369,112 +5374,112 @@
       <c r="J78" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L78" s="6" t="s">
         <v>237</v>
       </c>
       <c r="M78" s="5"/>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="5" t="s">
-        <v>183</v>
+        <v>31</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="5" t="s">
-        <v>207</v>
+        <v>239</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="M79" s="5"/>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>238</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E80" s="5" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>171</v>
+        <v>17</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="5" t="s">
-        <v>240</v>
+        <v>207</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>241</v>
       </c>
       <c r="M80" s="5"/>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>242</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>171</v>
       </c>
@@ -6286,130 +6291,130 @@
       </c>
       <c r="H100" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I100" s="5"/>
       <c r="J100" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K100" s="5" t="s">
         <v>292</v>
       </c>
       <c r="L100" s="6" t="s">
         <v>293</v>
       </c>
       <c r="M100" s="5" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="5" t="s">
         <v>295</v>
       </c>
       <c r="B101" s="5" t="s">
-        <v>27</v>
+        <v>134</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E101" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H101" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I101" s="5"/>
       <c r="J101" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K101" s="5" t="s">
-        <v>24</v>
+      <c r="K101" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L101" s="6" t="s">
         <v>296</v>
       </c>
-      <c r="M101" s="5"/>
+      <c r="M101" s="5" t="s">
+        <v>297</v>
+      </c>
     </row>
     <row r="102">
       <c r="A102" s="5" t="s">
         <v>295</v>
       </c>
       <c r="B102" s="5" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E102" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H102" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I102" s="5"/>
       <c r="J102" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K102" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K102" s="5" t="s">
+        <v>24</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="M102" s="5" t="s">
         <v>298</v>
       </c>
+      <c r="M102" s="5"/>
     </row>
     <row r="103">
       <c r="A103" s="5" t="s">
         <v>299</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E103" s="5" t="s">
         <v>300</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>130</v>
       </c>
       <c r="G103" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -6652,182 +6657,182 @@
         <v>17</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H109" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I109" s="5"/>
       <c r="J109" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K109" s="5" t="s">
         <v>314</v>
       </c>
       <c r="L109" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="M109" s="5"/>
+      <c r="M109" s="5" t="s">
+        <v>316</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E110" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H110" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I110" s="5"/>
       <c r="J110" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K110" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="M110" s="5" t="s">
         <v>319</v>
       </c>
+      <c r="M110" s="5"/>
     </row>
     <row r="111">
       <c r="A111" s="5" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H111" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I111" s="5"/>
       <c r="J111" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K111" s="5" t="s">
-        <v>320</v>
+        <v>209</v>
       </c>
       <c r="L111" s="6" t="s">
         <v>321</v>
       </c>
-      <c r="M111" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M111" s="5"/>
     </row>
     <row r="112">
       <c r="A112" s="5" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H112" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I112" s="5"/>
       <c r="J112" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K112" s="5" t="s">
-        <v>209</v>
+        <v>322</v>
       </c>
       <c r="L112" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="M112" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="M112" s="5"/>
     </row>
     <row r="113">
       <c r="A113" s="5" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H113" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -7087,202 +7092,202 @@
       <c r="K119" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L119" s="6" t="s">
         <v>340</v>
       </c>
       <c r="M119" s="5"/>
     </row>
     <row r="120">
       <c r="A120" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E120" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F120" s="5" t="s">
-        <v>17</v>
+        <v>335</v>
       </c>
       <c r="G120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H120" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I120" s="5"/>
+      <c r="I120" s="5" t="s">
+        <v>342</v>
+      </c>
       <c r="J120" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K120" s="5" t="s">
-        <v>342</v>
+      <c r="K120" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L120" s="6" t="s">
         <v>343</v>
       </c>
-      <c r="M120" s="5"/>
+      <c r="M120" s="5" t="s">
+        <v>344</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B121" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E121" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F121" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H121" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I121" s="5"/>
       <c r="J121" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K121" s="5" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="L121" s="6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M121" s="5"/>
     </row>
     <row r="122">
       <c r="A122" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E122" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F122" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H122" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I122" s="5"/>
       <c r="J122" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K122" s="5" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="L122" s="6" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="M122" s="5"/>
     </row>
     <row r="123">
       <c r="A123" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B123" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E123" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F123" s="5" t="s">
-        <v>335</v>
+        <v>17</v>
       </c>
       <c r="G123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H123" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I123" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I123" s="5"/>
       <c r="J123" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K123" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K123" s="5" t="s">
+        <v>349</v>
       </c>
       <c r="L123" s="6" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="M123" s="5" t="s">
         <v>350</v>
       </c>
+      <c r="M123" s="5"/>
     </row>
     <row r="124">
       <c r="A124" s="5" t="s">
         <v>341</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E124" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
@@ -8323,92 +8328,92 @@
       </c>
       <c r="D149" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E149" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F149" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H149" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I149" s="5"/>
       <c r="J149" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K149" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="L149" s="6" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="M149" s="5"/>
     </row>
     <row r="150">
       <c r="A150" s="5" t="s">
         <v>411</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C150" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E150" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F150" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H150" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I150" s="5"/>
       <c r="J150" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K150" s="5" t="s">
-        <v>342</v>
+        <v>413</v>
       </c>
       <c r="L150" s="6" t="s">
         <v>414</v>
       </c>
       <c r="M150" s="5"/>
     </row>
     <row r="151">
       <c r="A151" s="5" t="s">
         <v>415</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C151" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E151" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F151" s="5" t="s">
         <v>17</v>
       </c>