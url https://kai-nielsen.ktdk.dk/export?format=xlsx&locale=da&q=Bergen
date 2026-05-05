--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -123,309 +123,308 @@
     <t>Postkort</t>
   </si>
   <si>
     <t>Haakon Shetelig</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Postkort fra Ringsdalen, Jotunheimen, hvorpaa Kai Nielsen har tegnet sig selv spadserende hen over Jotunheimen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/uCK0</t>
   </si>
   <si>
     <t>Kære H.S. og kære Fru Fridda.
 Maa jeg nøjes med at sende jer dette pauvre lille Kort og sige jer Tak for al jeres Elskværdighed med mig, saa skal jeg hævne mig grumt naar jeg naar Kristiania. Hjertlig Tak for alt godt fra jer 
 Eders hengivne Kai.
 [forsiden]
 Paa Vej til Kristiania</t>
   </si>
   <si>
-    <t>1915 oktober?</t>
+    <t>1915 oktober? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/SBJv</t>
   </si>
   <si>
     <t>Kære Haakon og Frida.
 Først Fruen! Hjertlig Tak for Brev og Lykønskning. Ja! vel! nu er jeg faktisk ude af de mange krogede Gader og har den vide Mark liggende ret ud for mig. Det er nu en henrivende Følelse! og Tak fordi det glæder Dig [rettet til: Jer]. Vi glæder os til mange Ting her baade til Udstillingen i Kristiania og 3 Uger efter i Stockholm og saa her bagefter. Vi haaber pas Succes (baade skandale og serieus) saadan som en Udstilling jo bør blive - og saa glæder vi os jo rigtignok til ::: Naada!! Janna er saa tyk som en almindelig Vejtromle jeg har indlagt Elektrisitet i hende og vi bevæger os i det hele nu kun artificielt. Vi er meget pragtfulde at se paa naar vi majestætisk paa vor rullende Basis bevæger os ind mellem Menneskemylret og undgaar selvforstaaet ikke en Del smigrende Opmærksomhed. 
 [tegning af Janna på hjul med Kai staaende på ryggen af hende]
 Det skal blive ordenlig festligt med den norske Udstilling. Dette bliver kun en kort Bulletin og jeg slutter nu med at fortælle og dette i særlig Grad til Professoren at jeg har faaet min Udstilling udsat til !! 10 Marts !! Billederne skal jeg nok faa i Orden. Tak! og jeg skriver om nogle andre Ting i næste Uge. 
 Eders hengivne Kai
 og 500 Hilsener fra Janna</t>
   </si>
   <si>
-    <t>1915 november?</t>
+    <t>1915 november? (udateret)</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen
 Kai Nielsen</t>
   </si>
   <si>
     <t>Harriet Backer
 Per Deberitz
 Jean Heiberg
 Ludvig Karsten
 Per Krohg
 Edvard Munch
 Axel Revold
 Henrik Sørensen
 Jens  Thiis
 Ragna Thiis
 Astri Welhaven Heiberg</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/duUw</t>
   </si>
   <si>
     <t>Kære, rare Haakon S.
 Jeg er vistnok Verdens mest fuldkomne Skørlevner. Nu Nordmændene har været hernede, har vi jo soldet saa urimeligt at jeg for min Part er blevet 10 Pund tungere i Fedt og mindst 20 Pund besværligere rundt om Hjernevindingene i Retning af Bevægelsesdygtighed. Men. Det har alligevel været med Grund for det er simpelthen en Begivenhed at se saa megen norsk Kunst her i Danmark og det er en Vinding af høj Værd at snakke med Folk oppe fra Jer om det der ligger en paa Hjertet. Dem jeg har fundet kraftigst er Jean Hejberg og Revold. Han og hans ganske purunge Kone bor hernede nu. Han er simpelthen bedaarende rolig og stærk og begejstret alligevel, og Jean er en dejlig Mand. Sørensen er foreløbig stadig en Skuffelse baade som Mand og Maler for mig da. Janna er heller ikke helt saa begejstret
 [s. 2]
 mere.
 Men sikken nogle Folk I har. Munch, Karstens, Krogh, Deberitz, de to nævnte, Harriet Bagger, Fru Astrid H. Per og m.fl.
 Modtagelsen af norsk Kunst paa dansk Grund har været fornuftig nok, men Meningerne senere naturligvis knap saa kultiveret. Det er en Selvfølge at det maa virke nyt og nyt saa stærkt paa os at der stejles. Det er et helt andet Lands Lys og Farve et helt andet dagligt Livs Oplevelse og Vane der er blevet stillet for Næsen af een, og fremmed Lands Kost foraarsager jo altid Fordøjelsesbesværligheder i Begyndelsen. Men forøvrigt er det ganske henrivende at se og høre Forargelsen.
 Gamle Fæ som vi troede den offentlige Anstændighedsfølelse og Tiden for længst havde naglet til Væggen breder sig i Sludder saa man bliver rød over hele Kroppen paa egne (dansk) og deres Vegne 
 [s. 3]
 Naa skidt i dem.
 Alt i alt er det godt, storartet simpelthen at I er her, og som jeg sagde forleden til Revold, der findes jo alligevel ingen bedre Jordbund for ung Kunst end Forargelse. Han indrømmede ogsaa at det var væmmelig at blive rost og forstaaet til Stadighed som de bliver det i Norge. Og jeg som er den der har lidt mest, maa jo se se at smide mine 10 Pund af mig igen og gemme det godt jeg for min Del lærte af Tilfældet.
-Thies og Fru T. mødte vi hernede. Det er da fortræffelige Mennesker. Han har hold nogle næsten helt ovenud gode Forelæsning for vi vankundige om moderne Kunst og vi har jo ogsaa soldet sammen, men alligevel var der ingen Huller mellem Bægrene, der gav mig ønsket Lejlighed til at drøfte Fotografi-Spørgsmalet med Hensyn til "Kunst og Kultur" os imellem. Der maa jeg komme direkte til Redaktøren selv
+Thies og Fru T. mødte vi hernede. Det er da fortræffelige Mennesker. Han har hold nogle næsten helt ovenud gode Forelæsninger for vi vankundige om moderne Kunst og vi har jo ogsaa soldet sammen, men alligevel var der ingen Huller mellem Bægrene, der gav mig ønsket Lejlighed til at drøfte Fotografi-Spørgsmalet med Hensyn til "Kunst og Kultur" os imellem. Der maa jeg komme direkte til Redaktøren selv
 Det stiller sig saa tosset at Blaagaars 
 [s. 4]
 Plads ikke bliver færdigt før til Foraaret saa |den| ingen helt fortrinlige Billeder kan afgive før den Tid, men vil han have det kan han jo faa Masser af andet. Nu er det efter Jannas Udsagn saa heldigt lagt til Rette at jeg maa skrive ikke til ham men til Fru Thiis. Han svarer aldrig, siger Janna. Saa kan jeg jo gennem hende faa nogle Oplysninger om hvad han ellers kunde ønske sig! Han fik jo set alt hvad jeg havde at se paa. Bare 
 Dit Omraade laa endnu tættere om den billende Nutidskunst saa Du fandt det rimeligt om I, Fru Frida og Du tog en Tur herned for at se jeres Egne samlede i Trop, saa skulde jeg ogsaa køre Dig rundt og vise frem hele min ganske Sjæl Fold for Fold som den har krænget sig ud indtil nu. Og saa kunde jeg ogsaa faa Lejlighed til at lægge Raad op med Dig for min Smule "Selvanalyse" som jeg jo gerne vilde se at faa noget ud af (hvornaar skal den for Resten være færdig?) Og Du 
 [s. 5]
 kunde vise os rundt i det Musæum her af samme Art som Dit og som Du er adskilligt bedre bevandret i. 
 Kunde I ikke. Janna og Frida kunde jo gaa i Magasiner (?) Julegaver er meget billigere her. Vi har mange Teatre og baade Janna og jeg synes det er 40 Aar siden vi sidst talte sammen. Kunde det tænkes??
 Skriv et Par Ord om det og Godnat nu dennegang 
 fra mig til Jer 
 Eders hengivne 
 Kai. 
 Kjære Haakon! 
 Du ser Kai bedømmer Frida og mig som andet Kvæg! Tænk magasiner! Men, kom alligevel, hvis der er spor av mulighed for det. her er jo muntert paa mange maader, selv om jeg er lidt "roligere". Hils Frida mange gange Dere skal vel til Bergen i julen, ja dere har det godt, bare det var vi!
 Mange hilsener 
 din Yanna.</t>
   </si>
   <si>
-    <t>1915/16 vinteren</t>
+    <t>1915/16 vinter (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/KekD</t>
   </si>
   <si>
     <t>Kære Haakon, Tak for dit Brev. Ja! lidt Rangel og Arbejde gaar jeg med til kan blandes, men for sent hjem generer i alle Tilfælde 2den Dagens Gerning for mig paa en meget følelig Maade. Sport er bedre i det lange Løb. Hvor jeg misunder jer, der, som Helene siger, konstant har 10 Gr. - og cigar i Regn og Taage hver Dag. Ja! jeg ønsker saadan, at man i Stedet for at pimpe Pjolter, kunde gaa ud i ren Luft og høre sit eget Blod bruse i Lemmerne paa sig, - og saa alt det Skidt man sidder og siger over en Whisky. Om Morgenen er det som om Ordene er bleven liggende i Rummet om een. Det er virkelig ikke bare dejligt. Naa men! Den Tid bliver vel nok til, da jeg faar ordnet mit Forhold til Norge paa en rimelig Maade, med Ophold der netop i de rigtige Maaneder. I Øjeblikket er jeg arbejdsmæssigt meget optaget af Keramik. Jeg har en dejlig Pottemager en gammel sjov Mand som vil brænde alt det for mig jeg overhovedet kan faa til. Vi, Yanna kigger altid over Skulderen, har næsten faaet en Unge - i Pibeler. Det er et aldeles fortræffeligt Materiale at arbejde i og slipper Fingrene i dobbelt Forstand meget elegantere end Voks og den Slags. Den skal være gul med røde Kinder 
 [tegning af en nøgen pige, der holder om sin ene fod] Den ser omtrent saadan ud. 
 [s. 2]
 [tegning af figuren To søstre]
 Ogsaa en stor. "To smaa Piger" En lille Backfisch der bærer sin lille Søster til Bad eller Seng og saa begynder Ungen efter dens Vane at sutte løs. Men begge Figurerne er klare af hinanden selv om alligevel Tætheden og "Varmen" imellem de to Kroppe er der og Kærtegnet Hud til Hud. - 
 Den er omtrent naturlig Størrelse og bliver hugget i lys lilla Granit. Saadan rigtig Kampesten. Den kommer med paa Udstillingen om Gud og Svenskerne! vil det.
 Det er aldeles dejligt at lave Skulptur og saa nemt naar det er ligetil men saa urimeligt svært at faa det ligetil. Det er egentlig lige saa lykkeligt næsten i nyttig Fornemmelse som det at lave Træsko, der har sit absolutte Brug i sin Hulhed og Rimelighed i sin Afskæring. Hør mens jeg er inde paa alt det. Jeg tør ikke endnu skrive den Artikkel om mig selv 
 [s. 3]
 som skal være om Skulptur. Er det galt af mig først at sige det nu? Det er ikke fordi jeg egentlig vakler i Sadelen paa den Hest jeg har under mig, men det er gaaet op for mig at der er flere end den ene Hest i Verden og min spidser i Øjeblikket |saa meget| Øren efter de andres Vrinsken, at jeg ikke er sikker paa dens næste Bevægelse. Jeg maa vente lidt endnu, men vil frygtelig gerne komme engang om ikke ret længe. Efter Udstillingen maaske? 
 Er det forbryderisk overfor K og K.'s Redaktør først nu at komme med denne Oplysning? Fotografierne skal jeg nok skaffe. Naar er sidste Termin?? Allersidste!(?) Blaagaards Figurerne mangler endnu en 14 Dage til før de er gode og jeg vilde vældig gerne have nogle af de helt ufødte smaa med mig ogsaa.
 Vil Du svare mig bare med et Kort paa dette. Yanna er en frygtelig Bunke nu men er lykkelig. Jeg drukner komplet ved Siden af hende, men spankulerer vigtigt.
 Hils Frida mange mange Gange fra mig
 Din Kai</t>
   </si>
   <si>
-    <t>1916 ca. 17.-22. januar</t>
+    <t>1916 januar (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/1B7z</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig
 Hjertlig mange, mange hjertens Tak for et nydeligt Gibshovede. Det er storartet og jeg er henrykt over at have det.
 De gamle Drenge var nu alligevel meget, meget bedre end vi er.
 Tak!
 Janna skal tvangsindlægges i Morgen, Kl. 6.
 "Saa vil jeg ikke have noget Tøv mere" sagde Proffessoren, da hun i Onsdags paa Grund af velbefindende bad om Udsættelse.
 Og det vil jeg heller ikke.
 Vi er saa spændte saa vi tripper i det.
 Hilsen en masse, til Frida og fra Janna og fra mig Eders hengivne
 Kai.
 Vi er meget, meget optaget over Branden i Bergen.</t>
   </si>
   <si>
     <t>1916-01-26</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Povl Baumann
 Ivar Bentsen
 Johannes  Rump
 Vilhelm Wanscher</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/avXf</t>
   </si>
   <si>
     <t>Lille sødeste Yanna.
 Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Scherfig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
 Giselen lille Tut. Jeg har lige ringet til Fødselsstiftelsen og Du er der jo stadig desværre.
 Du kan tro at jeg er glad for i Dag. Vi sad hos Rump til Kl. var 6½, saa jeg kom for sent til Tandl. men R. var meget fortrøstningsfuld og lave os en friierskrivelse.
 Jeg elsker Dig meget mere hver Dag. Din D.</t>
   </si>
   <si>
-    <t>1916 august?</t>
+    <t>1916 august? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/KOvb</t>
   </si>
   <si>
     <t>Kære Haakon. S. 
 Mange, mange Tak for dit Brev. Jeg ligger til Sengs forstaar Du, derfor har det varet lidt med Svaret. Jeg er oppereret for nogle forbandede Hæmeroider som lavede mig anæmisk ved Blodtab og gennemnervøs ved Hjælp af 3 Aars dagligt Brug af Afføringsmidler. Nu bliver jeg en Kæmpe. Endelig. Aldrig gnaven mere.
 Men ser Du, der er gaaet en halvanden Maaned og jeg har saa forfærdelig meget at gøre at det bliver umuligt at udstille i Efteraaret.
 Hvad siger Du til Foraaret. Maj Maaned f. Ekspl.? 
 Saa kan jeg ordentlig ruste mig og I kan faa en meget fyldigere og lødigere Udstilling end den i Kristiania. Man vokser jo dog for hvert Aar.
 I Dag skal skal vi have Kranselag paa Slottet til Oktober flytter vi ind. 
 Hils Frida mange tusind Gange og Hr og Fru Grieg paa det hjerteligste
 Din hengivne Kai</t>
   </si>
   <si>
-    <t>1916 efteråret</t>
+    <t>1916 efterår (udateret)</t>
   </si>
   <si>
     <t>Per Krohg</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/CvJC</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig.
-Dette er i stor Skyndsomhed at jeg skriver til Dig. Ved at tage Dit Brev frem ser jeg at Du har slaaet Mai Maaned - nagelfast. Nu vil jeg meget nødig have Skyld for at være en Skvat i Aftaler, men Per Krohg vil gerne have en Udstilling hernede. Han kan ingen ordentlig Lokale faa. Jeg faar i Løbet af Vinteren adskillige baade store og mindre Arbejder færdige. Saa har vi tænkt det saaledes at vi i vort nye Hus arrangerer en Udstilling Per og mig. Det bliver Udstilling inden Døre og uden Døren. Skoven springer ud hos os 1ste Mai, saa der er vi 
-ved det.
+Dette er i stor Skyndsomhed at jeg skriver til Dig. Ved at tage Dit Brev frem ser jeg at Du har slaaet Mai Maaned - nagelfast. Nu vil jeg meget nødig have Skyld for at være en Skvat i Aftaler, men Per Krohg vil gerne have en Udstilling hernede. Han kan ingen ordentlig Lokale faa. Jeg faar i Løbet af Vinteren adskillige baade store og mindre Arbejder færdige. Saa har vi tænkt det saaledes at vi i vort nye Hus arrangerer en Udstilling Per og mig. Det bliver Udstilling inden Døre og uden Døren. Skoven springer ud hos os 1ste Mai, saa der er vi ved det.
 Den Udstilling I faar til Bergen af mig kan blive 3 Gange saa stor som den i Kristiania, hvis I vil have den sidste Omgang med af baade store og mindre Arbejder. Den Udstilling som var i 
 [s. 2]
 Kristiania kan jeg laane sammen, den kan i sagtens faa 1ste Mai, men de nye Ting umuligt før 1ste Juni.
 Vil I nu have mig a la Kristiania 1ste Mai eller 3 Gange saa fyldig 1ste Juni??
 Du ser jeg skal nok holde Aftale, men jeg kan ikke nægte at det var morsommere for tror jeg baade Jer og mig om i vil have mig 1ste Juni med saa meget større Udstilling. 
 Saa vil der ogsaa blive Ting til Salg.
 ??
 Mange, mange hjertelige Hilsener til Hr: og Fru Grieg og Fru Frida og Du selv.
 Din hengivne
 Kai</t>
   </si>
   <si>
     <t>1916-12-08</t>
   </si>
   <si>
     <t>Charlottenlund</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/78dQ</t>
   </si>
   <si>
     <t>Kjære elskede Haakon.
 Jeg er aldeles ikke sint eller noget saa latterlig. Ta det med ro! Nu er jo alt godt, naar det er repareret under Harriets tilsyn. Bedre kunde det jo ikke være. Nu bare glæder vi os til at faa det herned til vi skal ind i huset, hvor det jo skal ha hædersplaadsen
 Jeg er glad over at det er stelt paa for der var jo lidt i vejen allerede før det drog herfra, saa nu er jeg ogsaa spændt paa om det er ordret samtidig. Nu kommer det nok snart. Ja, det skal bli moro at mødes igjen. Masse hilsener fra os to til dere to. Og med Foto av Kari.
 Janna</t>
   </si>
   <si>
-    <t>1917 januar?</t>
+    <t>1917 januar (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/U633</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
 Jeg fik et meget morsomt Brev fra Moritz Kaland forleden Dag. Han paastod sig i Besiddelse af en "Mæcen", der ønskede at skænke Bergen en Broncefigur og spurgte mig i den Anledning om jeg havde nogen staaende og bad mig sende ham Fotografi o.l.
 !Nu har jeg jo ikke noget Lager!! I denne vanskelige Tid er !!Efterspørgselen jo enorm! og hvad der er alvorligst finder jeg det jo nødvendigt ikke at sætte hvadsomhelst op hvorsomhelst, men at lave en bestemt Ting til bestemt Sted. Der var alvorlig talt ikke mange Ting jeg hellere vilde end at lave en Figur til Jer. Gud Fader bevares! det vilde jo være storartet men saa skulde det ogsaa være helt godt.
 Nu har jeg skrevet til Kaland og fortalt ham dette her og ligeledes at jeg tager til Kristiania i Midten af Februar og godt og gerne tager en Tur til Bergen om det kan hjælpe.
-Du kender vel ikke noget til det og kan fortælle mig lidt om hvordan Vejen skulde gas? 
+Du kender vel ikke noget til det og kan fortælle mig lidt om hvordan Vejen skulde gaas? 
 Gør Du?
 Du kan tro at det hjælper nu. Hver Dag i Solen. Hver Dag i frisk Luft. Baade Jans og jeg er i Himlen. Men gid Fanden havde de sidste Haandværkere alligevel. Hils Frida 1000 Gange. 
 Din Kai</t>
   </si>
   <si>
-    <t>1917 foråret</t>
+    <t>1917 foråret (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YLiP</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
-Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet omtrendt færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
+Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet !omtrendt! færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
 [s. 2, mangler i scanningen]
 skulde have været med i Bronce er ikke støbt paa Grund af Materialevanskeligheder. Endelig er Transporten næsten sindssvag, og Gibs skørt. En Figur som jeg havde lavet til Halvor Schou i Kristiania, var 3 Uger om at komme frem, og kom frem i fuldstændig knust Tilstand. Nu har jeg Gibser deroppe for at støbe den om. Den kan ikke transporteres saa skør er den blevet. Hvis der gives Muligheder for Tilgivelse vilde jeg bede om Udsættelse med Udstilling i Bergen. Jeg skulde faktisk pakke den sammen om 14 Dage om den skulde have Chance for at komme rettidig og paa den Tid kan jeg ikke naa at faa mine sidste Ting i Orden. Kan jeg? I Februar næste Aar skal jeg samle en Udstilling sammen hernede. I midten af Marts kunde jeg være hos Jer, senere i Gøteborg. Og saa kom der noget ordentlig frem. Kan jeg være bekendt at appelere til at jeg i Øjeblikket er træt og sløj 
 [s. 3]
 og paa Grund af den Operation har faaet det hele saa fortvivlet forrykket at det ikke er muligt at naa igennem med det.
 Og kan jeg vente at Du vil tilgive?
 Det bliver i Spænding jeg venter Svaret.
 Tak for Brevet Du sendte mig. Du havde misforstaaet mig noget. Jeg mente ikke at gøre noget større ud af en mindre Bestilling kun at selv en enkelt Figur kunde betinges liggende eller staaende af Stedet den skulde staa paa eller kvindelig eller mandlig eller Barn f. Ekspl. lidt over eller lidt under nat. St. og lignende. Derfor spurgte jeg, om Du kunde hjælpe mig til lidt Rede paa de Ting. Jeg har for Resten intet mere hørt fra Karlan saa det Punkt er vel gaaet af Dagsordenen.
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
-Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en marined siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
+Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
     <t>1917-06-26</t>
   </si>
   <si>
     <t>Norge</t>
   </si>
   <si>
     <t>Ordrup</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/b9TW</t>
   </si>
   <si>
     <t>Kære Yans. Vi sidder og kører og kører ad Trondhjem til. Milles den Møjbunke sidder henne i en anden Kupe og forsøger at faa sit Ligkistefjæs gjort europæisk i Trækkene. Vi støder nok sammen i Hammer om en lille Time hvor vi skal have Middagsmad. Vi er smæksultne.
 Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland [...]dig i Kristiania saa han er altsaa ikke i Bergen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
 En Ting ved vi at en yndig Tur venter os, det er ikke særlig
 [s. 2]
 varmt, regner nok lidt, men det gaar nok over.
 Vi skal til Støren med Jernbane saa pr Fod og Skips til Hjerkinn og Udflugt til Snøhættan og tilbage igen det tager 4 Dages alt det. Saa via Kroklang[?] til Atnesjøen og saa til Mysusæter til Otta. Maaske et lille Trip til Høvringen fra Mysusæteren.
 Hjem med Toget fra Otta.
 Synes Du ikke det lyder godt?
 Nu skinner Solen lidt og vi er saa sultne, saa sultne. Men i Aftes havde vi det hyggeligt. Helene var nok lidt fornærmet over at vi havde endda Appetit efter en nydelig Middag hos hende med Laks og Bøf og Rabarbergrød. Der ser meget, meget rummeligere og større og lysere ud nu alle Stuer er aabne end i Vinter. Jeg traf som sagt gamel Krogs og han fortalte at alle er spændte saa det stod efter.
 [s. 3]
 Du skulle tage og skrive et Brev til Per og L[...].
 Vi gaar op og hilser paa dem og paa Krogs og Munthes hvis de er hjemme naar vi kommer igennem igen.
 Ajax blev holdt til Klavenesses og jeg fulgte med ig fik min Undskyldning placeret.
 Naur har gjort Lykke hos dem han endnu har naaet Hænderne paa og er stadig fin Kammersjuk.
 Saa nu generer Solen simpelthen. Vi faar nok Frostvejr.
 Lille Tut jeg talte med Helene om Dine Ben og hun sagde at Du endelig straks maatte tage Bind paa. Gør det lille Yans. Der var lige her for lidt siden en [...]lig |lille| Dreng paa 20 Aar ligeover for os. Han ligner "vores" paa en Prik!!
 Kan Du lade være at kede Dig lille søde Gøj
 Din Dreng
 Hilsener fra Naur</t>
   </si>
   <si>
-    <t>1917 sommeren</t>
+    <t>1917 sommeren (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/LrWk</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig og Frida.
 1000 Hilsener først og Tak for den elskværdige Frigivelse fra Ord og Haandslag. Jeg samler mig ordentlig sammen i denne Tid og forbereder et respektabelt Slag til først her Februar og senere Gøteborg og saa maaske om I vil Jer.
 Vi soldede i Aftes i Tivoli med Hr og Fru Gieg som havde taget sig fri og ud af al den Vand og Byggrød og Kartoffelpurré de vader i i denne Tid og det blev et lille meget fornøjeligt Bad i Champagne og Kognac, med tilhørende Spise hos Nimb.
 Senere slog vi Talerkner i Stykker og saa paa stærkt opskørtede Damer paa "Risten" Tivolis to celebreste Fornøjelser. 
 Næste Udgangstur bliver vores og da skal Hr og Fru Grieg paa Variete i "Over Stalden"
 Her er fuld Sommer og varmt saa det synger helt ind i Sjælen paa een. 
 Eders hengivne 
 Kai. 
 Yanna sender Halvdelen af de 1000.</t>
   </si>
   <si>
     <t>1918-04-17</t>
   </si>
   <si>
     <t>Lillehammer</t>
   </si>
   <si>
     <t>Postkort fra De Sandviske Samlinger, Lillehammer.</t>
   </si>
   <si>
@@ -473,139 +472,139 @@
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/VdCs</t>
   </si>
   <si>
     <t>1918-05-20</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/7etX</t>
   </si>
   <si>
     <t>[s. 1]
 2 Pintsedag (alene) 1918 
 Kære Haakon og Frida. Ja! nu er jeg virkelig en Haan 
 for Herren og der er ikke mere Tilgivelse for mig at vente i denne Verden. Jeg forstaar dette godt. For se nu. Først rejste jeg uden at sige Adjø! og tak for al Godhed og mente at I vilde allegevel bære over naar i saa mig igen med Yanna i Haanden og med lidt Pintseglød i Fjæset til Yansens Ære. Men ikke hvad der nu er sket: Gløden erhvervede jeg med bare een eneste Dags straalende Solskin. Jeg er i Dag rød som en Bonderose af den allerdybeste Farve, men Yanna derimod svigter simpelthen. Nina fik Mavepine og Feber og Moderen blæste saa som rimeligt er Manden for Barnet og nu sidder jeg her i et Værelse med! to ”dobbelte" 
 Ægtesenge. - Ja saadan forekommer det mig da, og føler mig saa utrolig latterlig og fjantet.
 I Morgen tidlig damper jeg ogsaa ad København til ikke fordi Nina er daarlig (jeg har talt med Yanna i Telefonen) men fordi jeg maa nu snakke lidt med hende igen og høre om mine Forhold hjemme 
 [s. 2]
 og saa kommer vi herop begge to om ca 3 Uger til Kristiania, jeg til Bergen.
 Vi skal nok finde ud til Jer, |hvor I saa end til den Tid monne være| om i da ikke frabeder jer al Besøg paa Grund af min utrolige Lumpenhed. Men i Vorherres Navn jeg gjorde det i god Tro! Det! at jeg rejste pludselig.
 Endnu engang et foreløbig Farvel og Tak for mig.
 Eders hengivne 
 Kai</t>
   </si>
   <si>
-    <t>1918 juli?</t>
+    <t>1918 juli? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/aw7n</t>
   </si>
   <si>
     <t>Kære Haakon. 
 Vorherre alene ved for hvor længe siden jeg skulde have skrevet til Dig og sagt dig Tak for alle de Fotografier Du sendte mig men - - - ! (alle disse sædvanlige Undskyldninger!)
 Jeg var jo i Kristiania engang igen efter sammen med Yanna og vi skulde jo have været ogsaa til Bergen men det blev en Fiasco. Yanna længtes mest hjem igen efter Ninsen og gled da ogsaa ad Gaarde længe før rimeligt. Jeg derimod blev hængende ved en Buste af Nansen 
 [s. 2]
 som er adskilligt bedre end de Billeder Du muligens har set i Bladene. Den er temmelig stor og var vældig morsom at moddelere. Nansen selv var en hel Oplevelse. Foruden den havde ogsaa en lille Danserindestatuette af Klavenes'es lille Datter sine Kløer i mig og en Buste i Gibsen af Klaveness selv. og saa endelig da den store Opgave som jeg skal i Gang med nu til hans Have. Det bliver saa forfærdelig morsomt og jeg kan faa Afløb for en stor Mængde oppesparede Lyster fra min fortidige Rom- og Pompeirejse. Der saa jeg 
 [s. 3]
 de mest vidunderlige Mosaiker i Stenstumper, det skal praktiseres her paa en stor Terrasse. Tre Ulve der flænger en hel Hjortefamilie: Far, Mor og Barn. Saa en Venusfigur i Marmor. Hun har faaet Æblet og ved nærmere Besigtigelse opdager hun at Lønnen for hendes naturlige Yndigheder er - en lille Unge i en Melons Størrelse. Jeg er sikker paa at jeg kun i ringe Grad foregriber "Mythologiens" Gang. Da der jo staar skrevet at Damen noget senere indgik Ægteskab med den Udkaarende. Er det ikke rigtigt? Naa saa i fladt Helleløb ned mellem Træerne og dernede i en tempellignende Ramme to store 
 [s. 4]
 Figurer. "Vinden der kysser Vandfladen". Det lyder da banalt! Men "Vandet" bliver en Pigefigur der sætter sig paa Hælene bagud uden Støtte ellers og paa hendes Læber staar Vinden som en Mand med Fart i. Han staar paa sine egne Læber i et fast Kys og hans Hæle hænger frit i Luften. Saa gik det banale af det, ikke? Naar de er færdig med at "kysses" synker Frugten eller vel rettere "Frøet" til Bunds og naar Barnet er færdigt kommer det gamle trofaste Flodsvin - en fin gammel vaad Jordemoder op til Overfladen med den nyfødte i sine dybe Nakkefolder. Endelig bag om "Templet" sidder "Nøkken" i Vand over Anklerne og a-
 [s. 5]
 kompagnere hele Redeligheden.
 Det er vel overflødig at fortælle at jeg lægger Kinden fast til den store Hjælper: Arkitekturen for at faa Størrelser og Linjer til at give sig mest muligt ud.
 Jeg glæder mig saadan til al den Sjov og elsker naturligvis Klaveness en Masse fordi han giver mig saa megen Virksomhed til Næverne.
 Den lille Unge i Venus'es Haand er en præsis Paralel til den i Dyrets Nakke 
 Hils Frida 10,000 Gange og Griegs, fra Yanna og mig og Nina.
 Din hengivne Kai. 
 Tror Du at jeg for egen Regning kan faa Billeder af Dysserne Du ved. Det var saa vidunderligt at se. Saadan Skulptur. Kan jeg??</t>
   </si>
   <si>
     <t>1918-07-04</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ROaH</t>
   </si>
   <si>
-    <t>1920 efteråret</t>
+    <t>1920 efteråret (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PYAV</t>
   </si>
   <si>
     <t>Kære Haakon S og kære Fru Frida.
 Endelig - Vi er hjemme igen og næsten rystet ned i Fugerne igen. Jeg er allerede i Drift med 2 nye Ting og Yanna har 1 Gang vasket Haar og skal om lidt til at lægge Sølvtøjet paa Plads. Hun har nemlig saameget af den Slags Familiestøv at vi maa bruge Banker til at opbevare det i naar vi gaar til - Fjælds.
-Jeg har vist truffet og snakket med saadan noget som 1 Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
+Jeg har vist truffet og snakket med saadan noget som 1 _Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af _Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
 [s. 2]
 regner sig jo i Slægt med Jer og jeg er henrykt over at være kommen i Familie med saa mange Folk som alle vil og kan lægge en Alen til sin Vækst. Det stimulerer. Tak for alt hos Jer og inderlig velkommen skal I være naar I kommer her. - forfærdelig meget! Men hør nu H.S. Den Artikkel om mig med Billeder maa jeg ikke skrive den selv. Ved at komme hjem og stikke Fingrene i Suppedasen igen saa synes jeg her lugter af skidt Suppe saa mange Steder at jeg nødig vil ulejlige d Hrr. med mig, men gerne skal faa dem til at skrive andre Ting til Dig hvis Du vil have. Jeg tror godt jeg kunde redde det kildne, ved en Selvanmeldelse ved at gaa ret paa og jeg tror at jeg kunde komme ind paa mange morsomme Forhoid baade i Fejltagelse! og det jeg synes maa være det rigtige. Professionelle Skribenter kan muligens putte mig ind i dansk Fysiognomi set fra deres Hold, men de kan ikke sige en Tøddel om hvad det er der bringer Kunst ud i sin Form det er en Ting de vil, men det er en Ting de ikke 
 [s. 3]
 kan! alle disse velsignede Parasitter paa de Folk der producerer. og Kalle var meget mere stemt for Skrivelser om bare Arkitektur (hans Hjerteblod) end det at bruge mig som Indgangsleddet. Og han har vist Ret.
 Hvad siger Du til det. Jeg kan huske mange af de Snores Konstruktion der trækkes gennem Ens Hjerne mens man er paa Vejen og Artiklen kan blive mere end bare mig; ogsaa Mening simpelthen. Det vi to snakkede om kommer med og ligeud af Tingene. Svar mig om Du vil det saaledes ellers skal jeg naturligvis nok faa en anden til det. Men vælger Du mig bliver det positiv Gerning, det lover Jeg.
 Saa kan Du jo indlede for ligesom at tage det ramme af det eller jeg kan selv gøre lidt Baslementer i Begyndelsen. Saaledes som Du synes det. Dette er Tak og Forespørgsel i Hast. 
 Jeg er glad over at Janna siger at Du vil have mere efterhvert! os to imellem! naar du kommer. Hilsener lige saa stærke og gode som I kan tænke Jer dem. 
 Eders hengivne 
 Kai
 For Sikkerheds Skyld. Adr. her: 
 Gl. Carlsbergvej 4. Kbh. Valby. 
 [s. 1]
 Hils Griegs! Mange, mange Gange.
 [på hovedet:]
 Jeg skriver imorgen.
-Yanne</t>
-[...2 lines deleted...]
-    <t>1921 februar?</t>
+Yanna</t>
+  </si>
+  <si>
+    <t>1921 februar? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NxCR</t>
   </si>
   <si>
     <t>Kære Haakon. Jeg ved ikke hvad Jans har skrevet, men jeg 
-har læst Dit Brev til Hende og mig. Jeg er for min Part revnende ligeglad. De andre hernede er jo nok som Regel efter mig i al Almindelighed, men jeg mener som Du at man maa kunne se at "Noterne" er komne paa Opfordring. — Det er jo det med Napoleon, der klædte sine Generaler i vældig fine Uniformer og saa selv "stak af" i en enkel graa Dragt — det er jo et fint Koketteri. Hvis nu Karl V. var kommen i alm. Tryk og jeg i fineste Petit ved hvert Billede det var end yderligere lidt mere storsnudet. Med hvad skal man være saa do for. Jeg er ligeglad. Men ikke med at Du synes om det jeg skrev. Det er jeg simpelthen henrykt for, fordi Du simpelthen! nok er en af dem jeg allerhelst vilde skulle synes at jeg fik sagt noget. Hilsen til Frida og hils Revolds. Din hengivne 
+har læst Dit Brev til Hende og mig. Jeg er for min Part revnende ligeglad. De andre hernede er jo nok som Regel efter mig i al Almindelighed, men jeg mener som Du at man maa kunne se at "Noterne" er komne paa Opfordring. — Det er jo det med Napoleon, der klædte sine Generaler i vældig fine Uniformer og saa selv "stak af" i en enkel graa Dragt — det er jo et fint Koketteri. Hvis nu Karl V. var kommen i alm. Tryk og jeg i fineste Petit ved hvert Billede det var end yderligere lidt mere storsnudet. Med hvad skal man være saa do for. Jeg er ligeglad. Men ikke med at Du synes om det jeg skrev. Det er jeg simpelthen henrykt for, fordi Du simpelthen! nok er en af dem jeg allerhelst vilde skulle synes at jeg fik sagt noget. Hilsen til Frida og hils Revolds. Din hengivne
 Kai.</t>
   </si>
   <si>
-    <t>1921 marts?</t>
+    <t>1921 marts? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DvNq</t>
   </si>
   <si>
-    <t>Kære Haakon. Tak for tilsendt Brev og forskelligt. Jeg er meget henrykt over at komme til at figurere i Eders fornemme K.K. - det synes jeg det er. Jeg synes mine Noter kunde være trykt lidt mere petit. gjort lidt mindre af sig i det Ydre, maaske nok i den forfængelige Ide, at det saa havde virket saa meget stærkere. fordi jeg mener hvert Kvidder jeg siger og synes der er Fornuft i det - lad det saa skorte i Udtrykket - jeg er jo ikke vandt til at skrive. Naa men det var maaske typografisk blevet stygt. Jeg er meget glad over at Du synes om det og takker Dig for Mas med Korrektur. Men I "Redaktioner"! er nu nogen Djævle at vi aldrig kan faa læse Korrektur selv! Det var det første jeg skrev om til Harry Fett - den pæne Mand - ellers! - Og foruden et Par almindelige hvor Brølere hvor I staver "store Ord" med smaat - hvilket naturligvis er ligegyldigt er der een aldeles forbandet Fejl. Nemlig under Billedet "Vorherre puster o.s.v." der staar der nu trykt: "- - - Gruppe i Kalksten under Arbejdet i Atellieret!" Og i den Note jeg har sat mest Klang i fortæller jeg netop om den samme Gr. !i! Attelieret og praler med hvordan den virkede !der! "ragende fra Gulv til Loft"!! i Modsætning til nu paa Galleriet her hvor den 
+    <t>Kære Haakon. Tak for tilsendt Brev og forskelligt. Jeg er meget henrykt over at komme til at figurere i Eders fornemme K.K. - det synes jeg det er. Jeg synes mine Noter kunde være trykt lidt mere petit. gjort lidt mindre af sig i det Ydre, maaske nok i den forfængelige Ide, at det saa havde virket saa meget stærkere. fordi jeg mener hvert Kvidder jeg siger og synes der er Fornuft i det - lad det saa skorte i Udtrykket - jeg er jo ikke vandt til at skrive. Naa men det var maaske typografisk blevet stygt. Jeg er meget glad over at Du synes om det og takker Dig for Mas med Korrektur. Men I "Redaktioner"! er nu nogen Djævle at vi aldrig kan faa læse Korrektur selv! Det var det første jeg skrev om til Harry Fett - den pæne Mand - ellers! - Og foruden et Par almindelige Brølere hvor I staver "store Ord" med smaat - hvilket naturligvis er ligegyldigt er der een aldeles forbandet Fejl. Nemlig under Billedet "Vorherre puster o.s.v." der staar der nu trykt: "- - - Gruppe i Kalksten under Arbejdet i Atellieret!" Og i den Note jeg har sat mest Klang i fortæller jeg netop om den samme Gr. !i! Attelieret og praler med hvordan den virkede !der! "ragende fra Gulv til Loft"!! i Modsætning til nu paa Galleriet her hvor den 
 [s. 2]
-staar ad Helvede til. |Paa Billedet staar Fi. paa Stenhuggeriet.| Jeg vil nødig kværulere eller lave extra Bryderi, men kan der gøres noget ved det? Et andet Sted forekommer et Hjørne der "smitter over" i Stedet for snitter over, men det kommer vist af at jeg i Manuskriptet har haft den fortræffelig Ide at stave snitter med to n.ner. Resten er iøvrigt fortræffeligt og jeg er ganske rørt over alle de store Billeder I ofrer paa mig.
+staar ad Helvede til. |Paa Billedet staar Fi. paa Stenhuggeriet.| Jeg vil nødig kværulere eller lave extra Bryderi, men kan der gøres noget ved det? Et andet Sted forekommer et Hjørne der "smitter over" i Stedet for snitter over, men det kommer vist af at jeg i Manuskriptet har haft den fortræffelige Ide at stave snitter med to n.ner. Resten er iøvrigt fortræffeligt og jeg er ganske rørt over alle de store Billeder I ofrer paa mig.
 Tak eller[s] for alt godt. Kan det ikke rettes det med "Atellieret" maa det jo tages med Sindsro. Nu er jeg snart rask igen og tror med uopslidelig O[p]timisme at det dennegang er for Alvor i Orden. Saa vil jeg ud og være 
-"Naturalist". Til Paris. London. Amerika o.s.v. Have min Gerning til at bunde i min Dag! saa kan Du og Harry Fett - hvis Sag det maaske er - om en 500 Aar gaa og lave "Stil-præget" - om i gidder - for vor Tid. Det er ikke min Sag. Og efter min Mening ingen god Kunstners Sag. Skidde være med Stil og nu har vi haft nok af Isme éen og 'Isme' en anden. Det var "Negativisme" hele Historien |og Træthed|. Jeg har sat Ordet omhyggeligt i Anførselstegn for det gjorde det positivt at ryste hele Posen saa godt sammen at vi var -eller |bliver| nødt til at prøve at hitte os selv ud af Klumpen, hver især. Vi kan da for Fanden ikke nu om Dage lave 
+"Naturalist". Til Paris. London. Amerika o.s.v. Have min Gerning til at bunde i min Dag! saa kan Du og Harry Fett - hvis Sag det maaske er - om en 500 Aar gaa og lave "Stil-præget" - om i gidder - for vor Tid. Det er ikke min Sag. Og efter min Mening ingen god Kunstners Sag. Skidde være med Stil og nu har vi haft nok af Isme éen og 'Isme' en anden. Det var "Negativisme" hele Historien |og Træthed|. Jeg har sat Ordet omhyggeligt i Anførselstegn for det gjorde det positive at ryste hele Posen saa godt sammen at vi var -eller |bliver| nødt til at prøve at hitte os selv ud af Klumpen, hver især. Vi kan da for Fanden ikke nu om Dage lave 
 [s. 3]
 Kage- og andre Fade om i spidskirkeligt gothisk Vinduesbuestil - med den Religiøsitet (Bordben o.s.v.) vi raader over. Eller Fetishtilbedelse i Niggerskulpture[r]. Eller Thorvaldsen - det sølle Pjok - og han gik dog efter noget af det vi kunde føle som Skønhed i os selv og de Piger, vi holdt af at liggge hos. Tænk en græsk Figur!!! Jeg husker en oj! oj! oj! Og alle Træk-Skelettet-op-Ismerne! har jo bare glemt at det imaginære Spil er meget mere levende. Nej! lad dem saa være talentfulde mange af de massesugestionerede og ogsaa - holdte af Spekulanterne, dem var der mange af. Jeg vil Verden over med "Naturalisme". Født af Hverdagen og stille den lige for Næsen af alle Ismerne. Jeg har ogsaa sat Naturalisme i Citationstegn for man kan jo ikke det. Men man kan prøve at være naturlig og lade være at glide med Strømmen. Tværtimod at slaas lidt med de andre. Faa god Kritik af de ikke sugestionerede. Misundelse og Øretæver sikken en herlig Verden saa.
 Det som er mig en Glæde naar jeg er ude at se Kunst er at se næsten samme Grad af Kærlighed til en Form gaa igen til Tider saa langt tilbage som hos Niggere eller Mexikanere - jeg vil ikke snakke om Indere - den samme Kærlighed som jeg har hentet mig hos Mutter Natur pr Kærtegn af en sød Kvinde 
 [s. 4]
-pr Styrke hos en Mand hvor det gik i Fællig med anden Egenskab jeg kan beundre. Med andre Ord Kærlighed saa tæt saa den bliver liggende i Erindringen. I det Hele at se at vi paa Tegn |i vor Tid| kan føle Ens med de fremtrædende Herrer eller Epoker ned gennem Tiderne fra al Verdens Lande i "naturalistisk" Fornemmelse for Tingene ikke i Smaating men helt - Selvopholdelsesdrift. Kønddrift. Meddelelsesglæde - det er for mig den røde Traad gennem alle Tider. Stilpræg - naar jeg ikke aldeles tydelig kan notere mig deres Haandværkersnedighed f. Ekspl. i den "lange" Gothiktid hvor højtsiddende Skulpturer foruden de lange Halse og Lemmer har korte Laar, gjort i nøje Forhold til Kirkens hele Bredde, kort-fremdrejende Skuldre, at de ikke skal dække for Ansigterne eller gøre Figurene uklædelige korthalsede, |den Slags Ting. Den Slags naturlig "fødte" Durkdrevenheder! Ting som jeg synes Ordet Stil! er altfor pænt et Ord til - ja altsaa Stilpræg kommer for mig i 6-7 Række. Det kan man maaske læse sig Aarstal af, men - jeg keder mig ogsaa af afskaarne Blomster!! Nej! men Du gode Gud jeg ligger her og rabler et langt Brev. Det var fordi Dit elskværdige Brev med Din Slaa-i-Bordet-Skrift - fik mig til at huske paa de lange Rinskvinstimer i Bergen hos Dig og Frida hvor vi havde det hyggeligt med |saa| lang Snak, at jeg glemte mit Skvatblødende Hyl-
+pr Styrke hos en Mand hvor det gik i Fællig med anden Egenskab jeg kan beundre. Med andre Ord Kærlighed saa tæt saa den bliver liggende i Erindringen. I det Hele at se at vi paa Tegn |i vor Tid| kan føle Ens med de fremtrædende Herrer eller Epoker ned gennem Tiderne fra al Verdens Lande i "naturalistisk" Fornemmelse for Tingene ikke i Smaating men helt - Selvopholdelsesdrift. Kønsdrift. Meddelelsesglæde - det er for mig den røde Traad gennem alle Tider. Stilpræg - naar jeg ikke aldeles tydelig kan notere mig deres Haandværkersnedighed f. Ekspl. i den "lange" Gothiktid hvor højtsiddende Skulpturer foruden de lange Halse og Lemmer har korte Laar, gjort i nøje Forhold til Kirkens hele Bredde, kort-fremdrejende Skuldre, at de ikke skal dække for Ansigterne eller gøre Figurene uklædelige korthalsede, |den Slags Ting|. Den Slags naturlig "fødte" Durkdrevenheder! Ting som jeg synes Ordet Stil! er altfor pænt et Ord til - ja altsaa Stilpræg kommer for mig i 6-7 Række. Det kan man maaske læse sig Aarstal af, men - jeg keder mig ogsaa af afskaarne Blomster!! Nej! men Du gode Gud jeg ligger her og rabler et langt Brev. Det var fordi Dit elskværdige Brev med Din Slaa-i-Bordet-Skrift - fik mig til at huske paa de lange Rinskvinstimer i Bergen hos Dig og Frida hvor vi havde det hyggeligt med |saa| lang Snak, at jeg glemte mit Skvatblødende Hyl-
 [s. 5]
 ster og følte mig halv Helt og evnende en Masse Ting. Det var yndige Timer. Selv for en Mavebløder som jeg var. Gud! hvor var jeg syg den Vaar deroppe. - Og rask! bandede de Lærde paa at jeg var! Saa blev jeg til en ynkværdig Neurasteniker i min egen Fornemmelse, noget nær det værste jeg vidste. Saa kom der Gud være lovet en kraftig Blødning igen og fortalte at min "Pære" var god nok, om end Kødet o.s.v. Saa igen var jeg rask! de Lærde bandede |igen| og igen følte jeg mig hundesyg. Ogsaa igen en Bl. saa jeg var lige ved at gøre min Slutningskompliment. Og nu endelig efter l6aar Forløb i det Hele har de skaaret ikke alene Saaret men hele den gamle Udgang væk! Og nu føler jeg mig "rask". Selv om jeg er svag. Det var som om jeg havde slugt min egen Dødsdom, der sad og trykkede Sidebenene og saa en skønne Dag slap den ud af nat. Vej.
 Nu paastaar de Lærde at jeg nu endelig skal kunde taale Dit og Dat, Stød i Maven a la Rambok, Medlemskort af "Den grønne Bænk" brække Benene paa Fodtur i Fjeld og paa Ski. I det hele tage[t] komme af med Livet paa en sund og god Maade. Der skal bare gaa en to, tre Maaneder.
-Hils Frida l000 Gange og Hr. og Fru Gieg en Masse. Hilsener fra Jans en Masse. 
+Hils Frida l000 Gange og Hr. og Fru Grieg en Masse. Hilsener fra Jans en Masse. 
 Eders hengivne Kai. 
 St. Lucas St. (liggende derfor den jaskede Skrift).</t>
   </si>
   <si>
     <t>1921-03-29</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/8Bwo</t>
   </si>
   <si>
     <t>29. 3. 21 
 Kjære gamle Haakon. det er mig ikke mulig at udfinde, hvad det er, du siger, "jeg kan gi", men det er rigtig at jeg var nervøs, da jeg skrev, fordi jeg syntes det saa saa svinagtig vigtig ud, at Kai skriver om sig selv, som om han ikke synes Christensen, som skriver om alle de andre, skulde være god nok for ham. Men det var min personlige fornemmelse - jeg havde bare talt i telefon med Kai dengang. - og det skal du saamen ikke skænke en tanke, desuten er det vist dumt og urimelig av mig. Jeg blev "kone-nervøs" - Og det om billederne var idioti, - der er billeder nok, - men jeg mente, at der saa 
 [s. 2]
 i Carl V. Petersens tekst vilde ha været plads til et par - f.eks. Lille Leda og Askepot, men alt er sikkert bare nervøsitet fra min side. Og sae er jeg altfor fort til at fare løs, uden at tænke mig ordentlig om. Ikke være "gal i hodet" paa mig for det, er du sød, og du ved, at der findes ikke i denne verden - en eneste ting, stor eller liden, som skulde kunne komme mellem vort venskap, hverken med vold eller list.
 Originalbillederne er kommet vel frem. Tak. - Husk ogsaa en Ting, jeg saa "Kunst og Kultur heftet" et minut - saa blev det sendt til Kai, og deroppe har han laant det ud - saa jeg har ikke set det mer. Kanske er jeg ganske uenig med mig selv, naar jeg ser det igjen. - Carl V. har sendt sin artikkel saa den maa være kommet væk, naar Harry Fett ikke har den. - Kai er ude i sit atelier og arbeider - skal til Kristiania og avlevere og avsløre Klaveness - desværre ser det ud til at jeg ikke kan være med. Jeg er ulykkelig over
 [s. 3]
 det, men mine unger har ingen folk her nede, som kan se til dem og bare tjenestepiger, som blir herrer i et hus, de tar ungerne som et onde tror jeg [?]. Kanske er jeg lidt gal i omsorgen for de unger. Nu faar vi se, om jeg alligevel tvinger mig selv og reiser [?] med.
 Saa Haakon er vi nu lige gode venner igjen
 Din hengivne
 Yanna</t>
   </si>
   <si>
     <t>1921-06-25</t>
   </si>
   <si>
@@ -664,51 +663,51 @@
 paa alle Felter og en absolut Mangel paa Selvkritik har slaaet sig sammen og vokser igen som et stort Træ i ens Sinds frugtbare Jordbund og Broder Mika gør grinende sine gymnastiske Øvelser i Grenene. Ja det lyder skrækkelig kunstlet og er heller ikke helt sandt. Men det gaar den Vej og det er det rigtige for mig.
 Jeg skulde hilse Fru Schetelig fra Overlægemanden og sige at han slet ikke var nogen absolut Tilhænger af den megen Mad navnlig om Morgenen |og syntes jeg var fed nok|. Han var i det hele taget en kedelig Fyr som ikke syntes der var det mindste ondt i at sove længe om Morgenen og at drikke Spiritus, men bare ikke hver Dag, og Cigaretter var det værste 
 [s. 4]
 paa denne Jord |sagde han| meget værre end Fyld og det.
 Naar en Læge er saadan saa virker det nedbrydende paa Moralen. Og Jeg har da nu lagt Cigaretter væk helt. Ryger Pipe, beruser mig med Glæde, sover rolig længe om Morgenen, føler mig demoraliseret paa alle Maader og løftet ved det. Er altsag snart ganske helbredet for alle Vrangforestillinger og i Stand til at leve Sybarittens glade fordringsfulde Liv, med alle Glæder, uden Pligter eller noget Savn. Men som sagt, jeg har røde Hunde, nu holder jeg op med Medicinen og slaar mig uden Skrupler paa Maleriet under Revolds kyndige Vejledning. Hvor er dog den prægtige Mandedreng klog, og god Kammerat og fint Menneske.
 Det han lære mig er gammelt Kirkemaleri forekommende 
 [s. 5]
 i alle Tider og i alle Lande i Jordens Kirker og i Vatikanets mirakuløse[?] Endevæg. Men det maa vi snakke om naar I kommer til Bergen.
 Det skal blive godt.
 Saa skal jeg lave Buste af Landmarks Fader og af Willy Gilbert og Skitzer til Matadorernes Postamenter.
 I Morgen er jeg igen i Bergen. Her i Lillehammer har Janna og Ungerne det yndigt og er - glade. Nu tænker Janna sig rolig og fornuftig om, om hun helst |vil| være i Norge eller i Danmark |til Hverdagsbrug| og jeg stiler efter at faa bygget mig Atelier med lille Menage og saa skal alle Sorger dræbes i Brom og Kinin og i Højfjæld og alskens Bevægelighed og i saa meget Arbejde paa alle Felter at noget lignende 
 [s. 6]
 ikke før er forekommet i Verdenshistorien.
 Jeg var den herligste Fjældtur herover og nu rejser jeg altsaa i Dag igen og i Morgen er jeg |som sagt igen| i Bergen.
 Jeg glæder mig til Arbejde, det er gode Tegn. Og jeg skal bo hos Egill og Axel, og virke afdæmpende ind paa deres ukuelige Levetrang.
 Tusind Gange 
 Eders hengivne 
 Kai 
 Hils Harry og sig at jeg har set saa meget Grønsten i 
 Fjældet at jeg har ondt i Øjnene af det.
 Kjæreste Frida, du ser videre har vi ikke skrevet paa dit lange brev. og nu maa jeg tænke over mit eget en stund, men jeg skriver saasnart jeg kan. Hils Haakon og far og mor og ungerne 
 din 
 Yanna</t>
   </si>
   <si>
-    <t>Udateret, muligvis november 1922</t>
+    <t>1922 november (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ScRA</t>
   </si>
   <si>
     <t>Kære Haakon.
 Ja! I skal fandme have Tak for sidst. Yndig Aften men den ene Ende knak jo desværre af. Men! Spiritussens vidunderlige Indflydelse?
 Hvad ved vi Mennesker. Yanna forlanger at se jeg ædru!
 Din Kai
 !Hils! Brøckner en Masse</t>
   </si>
   <si>
     <t>1923-01-29</t>
   </si>
   <si>
     <t>Kai Nielsen forbereder en udstilling i Bergen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/mBpw</t>
   </si>
   <si>
     <t>29 Jan 23.
 Kere Haakon.
 Nu er jeg i Gang og slider allerede som en Fanden. Jeg kan til Foraaret præstere en Udstilling i Bergen i fint Materiale Sten og Bronce. Vil Du udvirke en Indbydelse - er det tidsnok i Begyndelsen af Mai? Saa kommer jeg med Glæde. Uds. skal nok blive god - Men jeg vilde jo gerne i disse daarlige Tider have den videste Indrømmelse med Hensyn til Transporten. Den videste i Forhold naturligvis til kunstf. alm. Ordninger
 Er det Einar Grieg der er Formand? Det har jeg jo glemt.