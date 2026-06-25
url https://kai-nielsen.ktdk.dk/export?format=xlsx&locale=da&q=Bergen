--- v1 (2026-05-05)
+++ v2 (2026-06-25)
@@ -530,51 +530,51 @@
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PYAV</t>
   </si>
   <si>
     <t>Kære Haakon S og kære Fru Frida.
 Endelig - Vi er hjemme igen og næsten rystet ned i Fugerne igen. Jeg er allerede i Drift med 2 nye Ting og Yanna har 1 Gang vasket Haar og skal om lidt til at lægge Sølvtøjet paa Plads. Hun har nemlig saameget af den Slags Familiestøv at vi maa bruge Banker til at opbevare det i naar vi gaar til - Fjælds.
 Jeg har vist truffet og snakket med saadan noget som 1 _Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af _Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
 [s. 2]
 regner sig jo i Slægt med Jer og jeg er henrykt over at være kommen i Familie med saa mange Folk som alle vil og kan lægge en Alen til sin Vækst. Det stimulerer. Tak for alt hos Jer og inderlig velkommen skal I være naar I kommer her. - forfærdelig meget! Men hør nu H.S. Den Artikkel om mig med Billeder maa jeg ikke skrive den selv. Ved at komme hjem og stikke Fingrene i Suppedasen igen saa synes jeg her lugter af skidt Suppe saa mange Steder at jeg nødig vil ulejlige d Hrr. med mig, men gerne skal faa dem til at skrive andre Ting til Dig hvis Du vil have. Jeg tror godt jeg kunde redde det kildne, ved en Selvanmeldelse ved at gaa ret paa og jeg tror at jeg kunde komme ind paa mange morsomme Forhoid baade i Fejltagelse! og det jeg synes maa være det rigtige. Professionelle Skribenter kan muligens putte mig ind i dansk Fysiognomi set fra deres Hold, men de kan ikke sige en Tøddel om hvad det er der bringer Kunst ud i sin Form det er en Ting de vil, men det er en Ting de ikke 
 [s. 3]
 kan! alle disse velsignede Parasitter paa de Folk der producerer. og Kalle var meget mere stemt for Skrivelser om bare Arkitektur (hans Hjerteblod) end det at bruge mig som Indgangsleddet. Og han har vist Ret.
 Hvad siger Du til det. Jeg kan huske mange af de Snores Konstruktion der trækkes gennem Ens Hjerne mens man er paa Vejen og Artiklen kan blive mere end bare mig; ogsaa Mening simpelthen. Det vi to snakkede om kommer med og ligeud af Tingene. Svar mig om Du vil det saaledes ellers skal jeg naturligvis nok faa en anden til det. Men vælger Du mig bliver det positiv Gerning, det lover Jeg.
 Saa kan Du jo indlede for ligesom at tage det ramme af det eller jeg kan selv gøre lidt Baslementer i Begyndelsen. Saaledes som Du synes det. Dette er Tak og Forespørgsel i Hast. 
 Jeg er glad over at Janna siger at Du vil have mere efterhvert! os to imellem! naar du kommer. Hilsener lige saa stærke og gode som I kan tænke Jer dem. 
 Eders hengivne 
 Kai
 For Sikkerheds Skyld. Adr. her: 
 Gl. Carlsbergvej 4. Kbh. Valby. 
 [s. 1]
 Hils Griegs! Mange, mange Gange.
 [på hovedet:]
 Jeg skriver imorgen.
 Yanna</t>
   </si>
   <si>
-    <t>1921 februar? (udateret)</t>
+    <t>1921 marts (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NxCR</t>
   </si>
   <si>
     <t>Kære Haakon. Jeg ved ikke hvad Jans har skrevet, men jeg 
 har læst Dit Brev til Hende og mig. Jeg er for min Part revnende ligeglad. De andre hernede er jo nok som Regel efter mig i al Almindelighed, men jeg mener som Du at man maa kunne se at "Noterne" er komne paa Opfordring. — Det er jo det med Napoleon, der klædte sine Generaler i vældig fine Uniformer og saa selv "stak af" i en enkel graa Dragt — det er jo et fint Koketteri. Hvis nu Karl V. var kommen i alm. Tryk og jeg i fineste Petit ved hvert Billede det var end yderligere lidt mere storsnudet. Med hvad skal man være saa do for. Jeg er ligeglad. Men ikke med at Du synes om det jeg skrev. Det er jeg simpelthen henrykt for, fordi Du simpelthen! nok er en af dem jeg allerhelst vilde skulle synes at jeg fik sagt noget. Hilsen til Frida og hils Revolds. Din hengivne
 Kai.</t>
   </si>
   <si>
     <t>1921 marts? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DvNq</t>
   </si>
   <si>
     <t>Kære Haakon. Tak for tilsendt Brev og forskelligt. Jeg er meget henrykt over at komme til at figurere i Eders fornemme K.K. - det synes jeg det er. Jeg synes mine Noter kunde være trykt lidt mere petit. gjort lidt mindre af sig i det Ydre, maaske nok i den forfængelige Ide, at det saa havde virket saa meget stærkere. fordi jeg mener hvert Kvidder jeg siger og synes der er Fornuft i det - lad det saa skorte i Udtrykket - jeg er jo ikke vandt til at skrive. Naa men det var maaske typografisk blevet stygt. Jeg er meget glad over at Du synes om det og takker Dig for Mas med Korrektur. Men I "Redaktioner"! er nu nogen Djævle at vi aldrig kan faa læse Korrektur selv! Det var det første jeg skrev om til Harry Fett - den pæne Mand - ellers! - Og foruden et Par almindelige Brølere hvor I staver "store Ord" med smaat - hvilket naturligvis er ligegyldigt er der een aldeles forbandet Fejl. Nemlig under Billedet "Vorherre puster o.s.v." der staar der nu trykt: "- - - Gruppe i Kalksten under Arbejdet i Atellieret!" Og i den Note jeg har sat mest Klang i fortæller jeg netop om den samme Gr. !i! Attelieret og praler med hvordan den virkede !der! "ragende fra Gulv til Loft"!! i Modsætning til nu paa Galleriet her hvor den 
 [s. 2]
 staar ad Helvede til. |Paa Billedet staar Fi. paa Stenhuggeriet.| Jeg vil nødig kværulere eller lave extra Bryderi, men kan der gøres noget ved det? Et andet Sted forekommer et Hjørne der "smitter over" i Stedet for snitter over, men det kommer vist af at jeg i Manuskriptet har haft den fortræffelige Ide at stave snitter med to n.ner. Resten er iøvrigt fortræffeligt og jeg er ganske rørt over alle de store Billeder I ofrer paa mig.
 Tak eller[s] for alt godt. Kan det ikke rettes det med "Atellieret" maa det jo tages med Sindsro. Nu er jeg snart rask igen og tror med uopslidelig O[p]timisme at det dennegang er for Alvor i Orden. Saa vil jeg ud og være 
 "Naturalist". Til Paris. London. Amerika o.s.v. Have min Gerning til at bunde i min Dag! saa kan Du og Harry Fett - hvis Sag det maaske er - om en 500 Aar gaa og lave "Stil-præget" - om i gidder - for vor Tid. Det er ikke min Sag. Og efter min Mening ingen god Kunstners Sag. Skidde være med Stil og nu har vi haft nok af Isme éen og 'Isme' en anden. Det var "Negativisme" hele Historien |og Træthed|. Jeg har sat Ordet omhyggeligt i Anførselstegn for det gjorde det positive at ryste hele Posen saa godt sammen at vi var -eller |bliver| nødt til at prøve at hitte os selv ud af Klumpen, hver især. Vi kan da for Fanden ikke nu om Dage lave 
 [s. 3]
 Kage- og andre Fade om i spidskirkeligt gothisk Vinduesbuestil - med den Religiøsitet (Bordben o.s.v.) vi raader over. Eller Fetishtilbedelse i Niggerskulpture[r]. Eller Thorvaldsen - det sølle Pjok - og han gik dog efter noget af det vi kunde føle som Skønhed i os selv og de Piger, vi holdt af at liggge hos. Tænk en græsk Figur!!! Jeg husker en oj! oj! oj! Og alle Træk-Skelettet-op-Ismerne! har jo bare glemt at det imaginære Spil er meget mere levende. Nej! lad dem saa være talentfulde mange af de massesugestionerede og ogsaa - holdte af Spekulanterne, dem var der mange af. Jeg vil Verden over med "Naturalisme". Født af Hverdagen og stille den lige for Næsen af alle Ismerne. Jeg har ogsaa sat Naturalisme i Citationstegn for man kan jo ikke det. Men man kan prøve at være naturlig og lade være at glide med Strømmen. Tværtimod at slaas lidt med de andre. Faa god Kritik af de ikke sugestionerede. Misundelse og Øretæver sikken en herlig Verden saa.
 Det som er mig en Glæde naar jeg er ude at se Kunst er at se næsten samme Grad af Kærlighed til en Form gaa igen til Tider saa langt tilbage som hos Niggere eller Mexikanere - jeg vil ikke snakke om Indere - den samme Kærlighed som jeg har hentet mig hos Mutter Natur pr Kærtegn af en sød Kvinde 
 [s. 4]