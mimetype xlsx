--- v2 (2026-06-25)
+++ v3 (2026-08-10)
@@ -69,72 +69,72 @@
     <t>1915-09-06</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Kai Nielsen</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen</t>
   </si>
   <si>
     <t>Turtagrø</t>
   </si>
   <si>
     <t>Kristiania</t>
   </si>
   <si>
     <t>Ny Carlsberg Glyptotek, Kai Nielsen-arkivet</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/I4gE</t>
   </si>
   <si>
     <t>Mandag 1915
-Giselen. Det er mærkværdigt og barskt og vildt og smukt som bare Fanden, men det er saa kedeligt næsten sørgeligt at Du ikke er her naar jeg kommer hjem og staar og ser vigtig ud - Du altsaa - og lader som om det har været Dig saa revnende ligegyldigt at jeg har været 5 timer om at naa hen og ned i en dryppende Iskule og tilbage igen langs oprardet[?] Vej i Stedet for de 3 Ola Berge paastaar at den skal gøres paa og til Trods for at Ola bestemt havde erklæret at Vejen ikke var til at tage Fejl af. Du skulde vide hvor Du ser pæn og stærk ud naar Du staar saadan og hvis jeg ikke
+Giselen. Det er mærkværdigt og barskt og vildt og smukt som bare Fanden, men det er saa kedeligt næsten sørgeligt at Du ikke er her naar jeg kommer hjem og staar og ser vigtig ud - Du altsaa - og lader som om det har været Dig saa revnende ligegyldigt at jeg har været 5 timer om at naa hen og ned i en dryppende Iskule og tilbage igen langs opsandet Vej i Stedet for de 3 Ola Berge paastaar at den skal gøres paa og til Trods for at Ola bestemt havde erklæret at Vejen ikke var til at tage Fejl af. Du skulde vide hvor Du ser pæn og stærk ud naar Du staar saadan og hvis jeg ikke
 [s. 2]
-var det forbandede umættelige Dyr jeg er vilde jeg simpelthen have inkasseret en saadan Kærlighedserklæring |som nok[?]| i Stedet for at grave og rode i Dig med alle Midler |og sommetider faa Dig til at græde bare for at føle at Du hænger ved mig med alt det Du har at hænge med. Jeg er et Bæst det Du elskværdigst oversætter en Dreng.
+var det forbandede umættelige Dyr jeg er vilde jeg simpelthen have inkasseret en saadan Kærlighedserklæring |som nok| i Stedet for at grave og rode i Dig med alle Midler |og| sommetider faa Dig til at græde bare for at føle at Du hænger ved mig med alt det Du har at hænge med. Jeg er et Bæst det Du elskværdigst oversætter en Dreng.
 Endnu! Men lille kære Gimmer jeg elsker Dig meget, meget, meget saa meget at den Dag er lige ved at blive til, da Du skal se mig som et anstændigt og forstandigt Mandfolk med Hold i egne Luner.
 Hvordan var det jeg begyndte
 Her er mærkværdigt, barskt og vildt og jeg vilde meget nødigt undvære det i Rejseminderne naar hele
 [s. 3]
-færdig, meget nødigt, og alligevel næste Gang maa Du enten sidde der hjemme og lade Solen skinne paa Dig nu skinner den nemlig igen eller ogsaa vil jeg have med mig en Kammerat at dele Indtrykkene med. Det lægger Pres paa Hjernen af en snakkesalig naar der gaar saa meget ind gennem Portene og intet ud igen.
-Du skulde have været med paa Rideturen herop. Solen æaa og smaalo helt oppe paa Taget af Fjeldet og skinnede paa den hvide "Skodde" der smed Skygge langt ned af Himmelskakten paa den modsatte Side af Dalen. Ind igennem en Elv[?], blaa i Skyggen og dens
+Turen er færdig, meget nødigt, og alligevel næste Gang maa Du enten sidde her hjemme og lade Solen skinne paa Dig nu skinner den nemlig igen eller ogsaa vil jeg have med mig en Kammerat at dele Indtrykkene med. Det lægger Pres paa Hjernen af en snakkesalig naar der gaar saa meget ind gennem Portene og intet ud igen.
+Du skulde have været med paa Rideturen herop. Solen laa og smaalo helt oppe paa Taget af Fjeldet og skinnede paa den hvide "Skodde" der smed Skygge langt ned af Himmelskakten paa den modsatte Side af Dalen. Ind igennem en Elv, blaa i Skyggen og dens
 [s. 4]
 grønneste grønne Farveskin i Solen. Vi |haster| hen forbi 200 Meters Skraaninger lige ned til Bunden og lister os uden om nedfaldne Stenkolosser der ligger i vældige Bunker saa store i et Stykke som en hel Huskarré paa 5 Etager. Saa begynder Sæterens stenradede Indhegninger at tegne med i Bjergskraaningens Fysiognomi og imedens Fossen slaar sit Vand i Skum paa sin skruede Vej nedefter hakker Solen tværs over den ene Kæmpevæg et helt nyt Plan |paa Tvæs| der staar Maal med den sindrigst udtænkte Kunstfilosofi.
 Det ryger af Sæterjentens Søndags-Skorsten og der kommer gamle Koner forbi med Ansigter ligesaa furede i Trækene som Fjeldets Skifer og saa tænk Dig før paa Vejen op forbi en hel
 [s. 5]
 lille By af letklinede Rønner sad der en Jente ude i et tidligt Ærinde og lod Solen skinne sig paa sit bare "Ansigt" i yppig Velbehagelighed. Det var med en vis Hurtighed at Skørterne dalede ned over den fine kvindelige Form da vi majestætisk red vore Heste forbi.
-Jo! Der er muntert Liv paa Bjerget og Hjernen har næppe faaet fat paa et Billede før det hele har forskudt sig og nye Perspektiver lægger sine [...] ud efter os.
-Naar man kommer ind i saaden en vild Dal som den hvor Isgrotten fantes. Har gaaet med Solen generende i Øjnene et langt Stykke Tid til Ola's Hus og Sæteren er borte og bagved os og saa gaar ind
+Jo! Der er muntert Liv paa Bjerget og Hjernen har næppe faaet fat paa et Billede før det hele har forskudt sig og nye Perspektiver lægger sine Arme ud efter os.
+Naar man kommer ind i saaden en vild Dal som den hvor xxx xxx Isgrotten fantes. Har gaaet med Solen generende i Øjnene et langt Stykke Tid til Ola's Hus og Sæteren er borte og bagved os og saa gaar ind
 [s. 6]
 i en kold |og mægtig| stor Skyggeslukt saa gaar der et Gys af Uhygge og Urtidsstemning igennem en lige saa stor som Fjeldvæggene er høje og ligesaa vid og sugende som Dalen gaar i Dybden.
 Dybt inde ligger Sne, og Bræen med sin uhyre Stenmoræne har skruet sig Vej i mægtige Slæng og ligger nu dødsens tavs og dødsens kold og lader sine ligesom rustede |rødlige| Sten irre sig grønne igennem Aar og Tider saa mange og lange at man slet ikke kan faa fat i det. Og saa er det maaske alligevel den Viden |om Tid og Evighed| der faar ens Fantasi til at dirre i saa sære uhyggelige Klange naar man gaar her mutters alene, uden andet menneskeligt Selskab end Olas Varder, og ikke engang sin egen bevægelige Skygge |til Trøst|. Lidt Rislen
 [s. 7]
 af Vand der plasker mellem Sten |men| ingen Genlyd af de flaaede Sider der rækker fortvivlende høit over os kun denne svage Rislen og saa det dumpe Stød Støvlerne slaar ind i Hovedet paa mig. Jo! og saa det evige Konkyliesus af Bjærgets kolde Pust der er saa stærk og tyst en Tavshed at |næsten| overdøver |det silende| Vand.
-Jo lille Giselen. Jeg vilde ikke have undværet det, men en anden Gang vil jeg vælge et klogere Tidspunkt en anden Gang vil jeg udruste mig med mere [...] og tage meget mere Hensyn, Hensyn til Dig.
+Jo lille Giselen. Jeg vilde ikke have undværet det, men en anden Gang vil jeg vælge et klogere Tidspunkt en anden Gang vil jeg udruste mig med mere Beherskelse og tage meget mere Hensyn, Hensyn til Dig.
 Bare Du nu maa have det rigtigt rigtigt sødt og godt til jeg kommer igen. Jeg kommer paa Fredag Aften. Jeg er forsigtig!
 Din. Din. Din. Bare Din.</t>
   </si>
   <si>
     <t>1915-09-08</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Haakon Shetelig</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Postkort fra Ringsdalen, Jotunheimen, hvorpaa Kai Nielsen har tegnet sig selv spadserende hen over Jotunheimen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/uCK0</t>
   </si>
   <si>
@@ -237,58 +237,59 @@
     <t>https://kai-nielsen.ktdk.dk/d/1B7z</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig
 Hjertlig mange, mange hjertens Tak for et nydeligt Gibshovede. Det er storartet og jeg er henrykt over at have det.
 De gamle Drenge var nu alligevel meget, meget bedre end vi er.
 Tak!
 Janna skal tvangsindlægges i Morgen, Kl. 6.
 "Saa vil jeg ikke have noget Tøv mere" sagde Proffessoren, da hun i Onsdags paa Grund af velbefindende bad om Udsættelse.
 Og det vil jeg heller ikke.
 Vi er saa spændte saa vi tripper i det.
 Hilsen en masse, til Frida og fra Janna og fra mig Eders hengivne
 Kai.
 Vi er meget, meget optaget over Branden i Bergen.</t>
   </si>
   <si>
     <t>1916-01-26</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Povl Baumann
 Ivar Bentsen
 Johannes  Rump
+Haakon Shetelig
 Vilhelm Wanscher</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/avXf</t>
   </si>
   <si>
     <t>Lille sødeste Yanna.
-Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Scherfig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
+Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Schetelig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
 Giselen lille Tut. Jeg har lige ringet til Fødselsstiftelsen og Du er der jo stadig desværre.
 Du kan tro at jeg er glad for i Dag. Vi sad hos Rump til Kl. var 6½, saa jeg kom for sent til Tandl. men R. var meget fortrøstningsfuld og lave os en friierskrivelse.
 Jeg elsker Dig meget mere hver Dag. Din D.</t>
   </si>
   <si>
     <t>1916 august? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/KOvb</t>
   </si>
   <si>
     <t>Kære Haakon. S. 
 Mange, mange Tak for dit Brev. Jeg ligger til Sengs forstaar Du, derfor har det varet lidt med Svaret. Jeg er oppereret for nogle forbandede Hæmeroider som lavede mig anæmisk ved Blodtab og gennemnervøs ved Hjælp af 3 Aars dagligt Brug af Afføringsmidler. Nu bliver jeg en Kæmpe. Endelig. Aldrig gnaven mere.
 Men ser Du, der er gaaet en halvanden Maaned og jeg har saa forfærdelig meget at gøre at det bliver umuligt at udstille i Efteraaret.
 Hvad siger Du til Foraaret. Maj Maaned f. Ekspl.? 
 Saa kan jeg ordentlig ruste mig og I kan faa en meget fyldigere og lødigere Udstilling end den i Kristiania. Man vokser jo dog for hvert Aar.
 I Dag skal skal vi have Kranselag paa Slottet til Oktober flytter vi ind. 
 Hils Frida mange tusind Gange og Hr og Fru Grieg paa det hjerteligste
 Din hengivne Kai</t>
   </si>
   <si>
     <t>1916 efterår (udateret)</t>
   </si>
   <si>
     <t>Per Krohg</t>