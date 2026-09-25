--- v3 (2026-08-10)
+++ v4 (2026-09-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Kai Nielsen" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="133" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="128" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -348,83 +348,50 @@
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YLiP</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
 Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet !omtrendt! færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
 [s. 2, mangler i scanningen]
 skulde have været med i Bronce er ikke støbt paa Grund af Materialevanskeligheder. Endelig er Transporten næsten sindssvag, og Gibs skørt. En Figur som jeg havde lavet til Halvor Schou i Kristiania, var 3 Uger om at komme frem, og kom frem i fuldstændig knust Tilstand. Nu har jeg Gibser deroppe for at støbe den om. Den kan ikke transporteres saa skør er den blevet. Hvis der gives Muligheder for Tilgivelse vilde jeg bede om Udsættelse med Udstilling i Bergen. Jeg skulde faktisk pakke den sammen om 14 Dage om den skulde have Chance for at komme rettidig og paa den Tid kan jeg ikke naa at faa mine sidste Ting i Orden. Kan jeg? I Februar næste Aar skal jeg samle en Udstilling sammen hernede. I midten af Marts kunde jeg være hos Jer, senere i Gøteborg. Og saa kom der noget ordentlig frem. Kan jeg være bekendt at appelere til at jeg i Øjeblikket er træt og sløj 
 [s. 3]
 og paa Grund af den Operation har faaet det hele saa fortvivlet forrykket at det ikke er muligt at naa igennem med det.
 Og kan jeg vente at Du vil tilgive?
 Det bliver i Spænding jeg venter Svaret.
 Tak for Brevet Du sendte mig. Du havde misforstaaet mig noget. Jeg mente ikke at gøre noget større ud af en mindre Bestilling kun at selv en enkelt Figur kunde betinges liggende eller staaende af Stedet den skulde staa paa eller kvindelig eller mandlig eller Barn f. Ekspl. lidt over eller lidt under nat. St. og lignende. Derfor spurgte jeg, om Du kunde hjælpe mig til lidt Rede paa de Ting. Jeg har for Resten intet mere hørt fra Karlan saa det Punkt er vel gaaet af Dagsordenen.
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
 Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
-    <t>1917-06-26</t>
-[...31 lines deleted...]
-  <si>
     <t>1917 sommeren (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/LrWk</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig og Frida.
 1000 Hilsener først og Tak for den elskværdige Frigivelse fra Ord og Haandslag. Jeg samler mig ordentlig sammen i denne Tid og forbereder et respektabelt Slag til først her Februar og senere Gøteborg og saa maaske om I vil Jer.
 Vi soldede i Aftes i Tivoli med Hr og Fru Gieg som havde taget sig fri og ud af al den Vand og Byggrød og Kartoffelpurré de vader i i denne Tid og det blev et lille meget fornøjeligt Bad i Champagne og Kognac, med tilhørende Spise hos Nimb.
 Senere slog vi Talerkner i Stykker og saa paa stærkt opskørtede Damer paa "Risten" Tivolis to celebreste Fornøjelser. 
 Næste Udgangstur bliver vores og da skal Hr og Fru Grieg paa Variete i "Over Stalden"
 Her er fuld Sommer og varmt saa det synger helt ind i Sjælen paa een. 
 Eders hengivne 
 Kai. 
 Yanna sender Halvdelen af de 1000.</t>
   </si>
   <si>
     <t>1918-04-17</t>
   </si>
   <si>
     <t>Lillehammer</t>
   </si>
   <si>
     <t>Postkort fra De Sandviske Samlinger, Lillehammer.</t>
   </si>
@@ -531,83 +498,83 @@
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PYAV</t>
   </si>
   <si>
     <t>Kære Haakon S og kære Fru Frida.
 Endelig - Vi er hjemme igen og næsten rystet ned i Fugerne igen. Jeg er allerede i Drift med 2 nye Ting og Yanna har 1 Gang vasket Haar og skal om lidt til at lægge Sølvtøjet paa Plads. Hun har nemlig saameget af den Slags Familiestøv at vi maa bruge Banker til at opbevare det i naar vi gaar til - Fjælds.
 Jeg har vist truffet og snakket med saadan noget som 1 _Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af _Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
 [s. 2]
 regner sig jo i Slægt med Jer og jeg er henrykt over at være kommen i Familie med saa mange Folk som alle vil og kan lægge en Alen til sin Vækst. Det stimulerer. Tak for alt hos Jer og inderlig velkommen skal I være naar I kommer her. - forfærdelig meget! Men hør nu H.S. Den Artikkel om mig med Billeder maa jeg ikke skrive den selv. Ved at komme hjem og stikke Fingrene i Suppedasen igen saa synes jeg her lugter af skidt Suppe saa mange Steder at jeg nødig vil ulejlige d Hrr. med mig, men gerne skal faa dem til at skrive andre Ting til Dig hvis Du vil have. Jeg tror godt jeg kunde redde det kildne, ved en Selvanmeldelse ved at gaa ret paa og jeg tror at jeg kunde komme ind paa mange morsomme Forhoid baade i Fejltagelse! og det jeg synes maa være det rigtige. Professionelle Skribenter kan muligens putte mig ind i dansk Fysiognomi set fra deres Hold, men de kan ikke sige en Tøddel om hvad det er der bringer Kunst ud i sin Form det er en Ting de vil, men det er en Ting de ikke 
 [s. 3]
 kan! alle disse velsignede Parasitter paa de Folk der producerer. og Kalle var meget mere stemt for Skrivelser om bare Arkitektur (hans Hjerteblod) end det at bruge mig som Indgangsleddet. Og han har vist Ret.
 Hvad siger Du til det. Jeg kan huske mange af de Snores Konstruktion der trækkes gennem Ens Hjerne mens man er paa Vejen og Artiklen kan blive mere end bare mig; ogsaa Mening simpelthen. Det vi to snakkede om kommer med og ligeud af Tingene. Svar mig om Du vil det saaledes ellers skal jeg naturligvis nok faa en anden til det. Men vælger Du mig bliver det positiv Gerning, det lover Jeg.
 Saa kan Du jo indlede for ligesom at tage det ramme af det eller jeg kan selv gøre lidt Baslementer i Begyndelsen. Saaledes som Du synes det. Dette er Tak og Forespørgsel i Hast. 
 Jeg er glad over at Janna siger at Du vil have mere efterhvert! os to imellem! naar du kommer. Hilsener lige saa stærke og gode som I kan tænke Jer dem. 
 Eders hengivne 
 Kai
 For Sikkerheds Skyld. Adr. her: 
 Gl. Carlsbergvej 4. Kbh. Valby. 
 [s. 1]
 Hils Griegs! Mange, mange Gange.
 [på hovedet:]
 Jeg skriver imorgen.
 Yanna</t>
   </si>
   <si>
-    <t>1921 marts (udateret)</t>
-[...9 lines deleted...]
-  <si>
     <t>1921 marts? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DvNq</t>
   </si>
   <si>
     <t>Kære Haakon. Tak for tilsendt Brev og forskelligt. Jeg er meget henrykt over at komme til at figurere i Eders fornemme K.K. - det synes jeg det er. Jeg synes mine Noter kunde være trykt lidt mere petit. gjort lidt mindre af sig i det Ydre, maaske nok i den forfængelige Ide, at det saa havde virket saa meget stærkere. fordi jeg mener hvert Kvidder jeg siger og synes der er Fornuft i det - lad det saa skorte i Udtrykket - jeg er jo ikke vandt til at skrive. Naa men det var maaske typografisk blevet stygt. Jeg er meget glad over at Du synes om det og takker Dig for Mas med Korrektur. Men I "Redaktioner"! er nu nogen Djævle at vi aldrig kan faa læse Korrektur selv! Det var det første jeg skrev om til Harry Fett - den pæne Mand - ellers! - Og foruden et Par almindelige Brølere hvor I staver "store Ord" med smaat - hvilket naturligvis er ligegyldigt er der een aldeles forbandet Fejl. Nemlig under Billedet "Vorherre puster o.s.v." der staar der nu trykt: "- - - Gruppe i Kalksten under Arbejdet i Atellieret!" Og i den Note jeg har sat mest Klang i fortæller jeg netop om den samme Gr. !i! Attelieret og praler med hvordan den virkede !der! "ragende fra Gulv til Loft"!! i Modsætning til nu paa Galleriet her hvor den 
 [s. 2]
 staar ad Helvede til. |Paa Billedet staar Fi. paa Stenhuggeriet.| Jeg vil nødig kværulere eller lave extra Bryderi, men kan der gøres noget ved det? Et andet Sted forekommer et Hjørne der "smitter over" i Stedet for snitter over, men det kommer vist af at jeg i Manuskriptet har haft den fortræffelige Ide at stave snitter med to n.ner. Resten er iøvrigt fortræffeligt og jeg er ganske rørt over alle de store Billeder I ofrer paa mig.
 Tak eller[s] for alt godt. Kan det ikke rettes det med "Atellieret" maa det jo tages med Sindsro. Nu er jeg snart rask igen og tror med uopslidelig O[p]timisme at det dennegang er for Alvor i Orden. Saa vil jeg ud og være 
 "Naturalist". Til Paris. London. Amerika o.s.v. Have min Gerning til at bunde i min Dag! saa kan Du og Harry Fett - hvis Sag det maaske er - om en 500 Aar gaa og lave "Stil-præget" - om i gidder - for vor Tid. Det er ikke min Sag. Og efter min Mening ingen god Kunstners Sag. Skidde være med Stil og nu har vi haft nok af Isme éen og 'Isme' en anden. Det var "Negativisme" hele Historien |og Træthed|. Jeg har sat Ordet omhyggeligt i Anførselstegn for det gjorde det positive at ryste hele Posen saa godt sammen at vi var -eller |bliver| nødt til at prøve at hitte os selv ud af Klumpen, hver især. Vi kan da for Fanden ikke nu om Dage lave 
 [s. 3]
 Kage- og andre Fade om i spidskirkeligt gothisk Vinduesbuestil - med den Religiøsitet (Bordben o.s.v.) vi raader over. Eller Fetishtilbedelse i Niggerskulpture[r]. Eller Thorvaldsen - det sølle Pjok - og han gik dog efter noget af det vi kunde føle som Skønhed i os selv og de Piger, vi holdt af at liggge hos. Tænk en græsk Figur!!! Jeg husker en oj! oj! oj! Og alle Træk-Skelettet-op-Ismerne! har jo bare glemt at det imaginære Spil er meget mere levende. Nej! lad dem saa være talentfulde mange af de massesugestionerede og ogsaa - holdte af Spekulanterne, dem var der mange af. Jeg vil Verden over med "Naturalisme". Født af Hverdagen og stille den lige for Næsen af alle Ismerne. Jeg har ogsaa sat Naturalisme i Citationstegn for man kan jo ikke det. Men man kan prøve at være naturlig og lade være at glide med Strømmen. Tværtimod at slaas lidt med de andre. Faa god Kritik af de ikke sugestionerede. Misundelse og Øretæver sikken en herlig Verden saa.
 Det som er mig en Glæde naar jeg er ude at se Kunst er at se næsten samme Grad af Kærlighed til en Form gaa igen til Tider saa langt tilbage som hos Niggere eller Mexikanere - jeg vil ikke snakke om Indere - den samme Kærlighed som jeg har hentet mig hos Mutter Natur pr Kærtegn af en sød Kvinde 
 [s. 4]
 pr Styrke hos en Mand hvor det gik i Fællig med anden Egenskab jeg kan beundre. Med andre Ord Kærlighed saa tæt saa den bliver liggende i Erindringen. I det Hele at se at vi paa Tegn |i vor Tid| kan føle Ens med de fremtrædende Herrer eller Epoker ned gennem Tiderne fra al Verdens Lande i "naturalistisk" Fornemmelse for Tingene ikke i Smaating men helt - Selvopholdelsesdrift. Kønsdrift. Meddelelsesglæde - det er for mig den røde Traad gennem alle Tider. Stilpræg - naar jeg ikke aldeles tydelig kan notere mig deres Haandværkersnedighed f. Ekspl. i den "lange" Gothiktid hvor højtsiddende Skulpturer foruden de lange Halse og Lemmer har korte Laar, gjort i nøje Forhold til Kirkens hele Bredde, kort-fremdrejende Skuldre, at de ikke skal dække for Ansigterne eller gøre Figurene uklædelige korthalsede, |den Slags Ting|. Den Slags naturlig "fødte" Durkdrevenheder! Ting som jeg synes Ordet Stil! er altfor pænt et Ord til - ja altsaa Stilpræg kommer for mig i 6-7 Række. Det kan man maaske læse sig Aarstal af, men - jeg keder mig ogsaa af afskaarne Blomster!! Nej! men Du gode Gud jeg ligger her og rabler et langt Brev. Det var fordi Dit elskværdige Brev med Din Slaa-i-Bordet-Skrift - fik mig til at huske paa de lange Rinskvinstimer i Bergen hos Dig og Frida hvor vi havde det hyggeligt med |saa| lang Snak, at jeg glemte mit Skvatblødende Hyl-
 [s. 5]
 ster og følte mig halv Helt og evnende en Masse Ting. Det var yndige Timer. Selv for en Mavebløder som jeg var. Gud! hvor var jeg syg den Vaar deroppe. - Og rask! bandede de Lærde paa at jeg var! Saa blev jeg til en ynkværdig Neurasteniker i min egen Fornemmelse, noget nær det værste jeg vidste. Saa kom der Gud være lovet en kraftig Blødning igen og fortalte at min "Pære" var god nok, om end Kødet o.s.v. Saa igen var jeg rask! de Lærde bandede |igen| og igen følte jeg mig hundesyg. Ogsaa igen en Bl. saa jeg var lige ved at gøre min Slutningskompliment. Og nu endelig efter l6aar Forløb i det Hele har de skaaret ikke alene Saaret men hele den gamle Udgang væk! Og nu føler jeg mig "rask". Selv om jeg er svag. Det var som om jeg havde slugt min egen Dødsdom, der sad og trykkede Sidebenene og saa en skønne Dag slap den ud af nat. Vej.
 Nu paastaar de Lærde at jeg nu endelig skal kunde taale Dit og Dat, Stød i Maven a la Rambok, Medlemskort af "Den grønne Bænk" brække Benene paa Fodtur i Fjeld og paa Ski. I det hele tage[t] komme af med Livet paa en sund og god Maade. Der skal bare gaa en to, tre Maaneder.
 Hils Frida l000 Gange og Hr. og Fru Grieg en Masse. Hilsener fra Jans en Masse. 
 Eders hengivne Kai. 
 St. Lucas St. (liggende derfor den jaskede Skrift).</t>
+  </si>
+  <si>
+    <t>1921 marts (udateret)</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/NxCR</t>
+  </si>
+  <si>
+    <t>Kære Haakon. Jeg ved ikke hvad Jans har skrevet, men jeg 
+har læst Dit Brev til Hende og mig. Jeg er for min Part revnende ligeglad. De andre hernede er jo nok som Regel efter mig i al Almindelighed, men jeg mener som Du at man maa kunne se at "Noterne" er komne paa Opfordring. — Det er jo det med Napoleon, der klædte sine Generaler i vældig fine Uniformer og saa selv "stak af" i en enkel graa Dragt — det er jo et fint Koketteri. Hvis nu Karl V. var kommen i alm. Tryk og jeg i fineste Petit ved hvert Billede det var end yderligere lidt mere storsnudet. Med hvad skal man være saa do for. Jeg er ligeglad. Men ikke med at Du synes om det jeg skrev. Det er jeg simpelthen henrykt for, fordi Du simpelthen! nok er en af dem jeg allerhelst vilde skulle synes at jeg fik sagt noget. Hilsen til Frida og hils Revolds. Din hengivne
+Kai.</t>
   </si>
   <si>
     <t>1921-03-29</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/8Bwo</t>
   </si>
   <si>
     <t>29. 3. 21 
 Kjære gamle Haakon. det er mig ikke mulig at udfinde, hvad det er, du siger, "jeg kan gi", men det er rigtig at jeg var nervøs, da jeg skrev, fordi jeg syntes det saa saa svinagtig vigtig ud, at Kai skriver om sig selv, som om han ikke synes Christensen, som skriver om alle de andre, skulde være god nok for ham. Men det var min personlige fornemmelse - jeg havde bare talt i telefon med Kai dengang. - og det skal du saamen ikke skænke en tanke, desuten er det vist dumt og urimelig av mig. Jeg blev "kone-nervøs" - Og det om billederne var idioti, - der er billeder nok, - men jeg mente, at der saa 
 [s. 2]
 i Carl V. Petersens tekst vilde ha været plads til et par - f.eks. Lille Leda og Askepot, men alt er sikkert bare nervøsitet fra min side. Og sae er jeg altfor fort til at fare løs, uden at tænke mig ordentlig om. Ikke være "gal i hodet" paa mig for det, er du sød, og du ved, at der findes ikke i denne verden - en eneste ting, stor eller liden, som skulde kunne komme mellem vort venskap, hverken med vold eller list.
 Originalbillederne er kommet vel frem. Tak. - Husk ogsaa en Ting, jeg saa "Kunst og Kultur heftet" et minut - saa blev det sendt til Kai, og deroppe har han laant det ud - saa jeg har ikke set det mer. Kanske er jeg ganske uenig med mig selv, naar jeg ser det igjen. - Carl V. har sendt sin artikkel saa den maa være kommet væk, naar Harry Fett ikke har den. - Kai er ude i sit atelier og arbeider - skal til Kristiania og avlevere og avsløre Klaveness - desværre ser det ud til at jeg ikke kan være med. Jeg er ulykkelig over
 [s. 3]
 det, men mine unger har ingen folk her nede, som kan se til dem og bare tjenestepiger, som blir herrer i et hus, de tar ungerne som et onde tror jeg [?]. Kanske er jeg lidt gal i omsorgen for de unger. Nu faar vi se, om jeg alligevel tvinger mig selv og reiser [?] med.
 Saa Haakon er vi nu lige gode venner igjen
 Din hengivne
 Yanna</t>
   </si>
   <si>
     <t>1921-06-25</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ccHT</t>
   </si>
@@ -846,59 +813,59 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/I4gE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9uXK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PDuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/d03J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OMTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VdCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/I4gE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tx2T" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9uXK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PDuB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/d03J" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OMTl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VdCs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:M35"/>
+  <dimension ref="A1:M34"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
     <col min="13" max="13" bestFit="1" customWidth="1" width="50"/>
     <col min="14" max="14" bestFit="1" customWidth="1" width="80"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
@@ -1464,1036 +1431,990 @@
         <v>19</v>
       </c>
       <c r="K13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L13" s="6" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>66</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L14" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="I15" s="5"/>
+      <c r="I15" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="J15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L15" s="6" t="s">
         <v>72</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E16" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="H16" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K16" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...12 lines deleted...]
-      <c r="I16" s="5" t="s">
+      <c r="L16" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="J16" s="5" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="M19" s="5"/>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>57</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K21" s="5" t="s">
-        <v>80</v>
+      <c r="K21" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="M21" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K23" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K23" s="5" t="s">
+        <v>75</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K24" s="5" t="s">
-        <v>80</v>
+      <c r="K24" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="M24" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L29" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L30" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K32" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K32" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="L32" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="M32" s="5" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K33" s="5" t="s">
+      <c r="K33" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="M33" s="5" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>26</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L34" s="6" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>129</v>
-[...44 lines deleted...]
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>
     <hyperlink ref="M22" r:id="rId27"/>
     <hyperlink ref="M23" r:id="rId28"/>
     <hyperlink ref="M24" r:id="rId29"/>
     <hyperlink ref="M25" r:id="rId30"/>
     <hyperlink ref="M26" r:id="rId31"/>
     <hyperlink ref="M27" r:id="rId32"/>
     <hyperlink ref="M28" r:id="rId33"/>
     <hyperlink ref="M29" r:id="rId34"/>
     <hyperlink ref="M30" r:id="rId35"/>
     <hyperlink ref="M31" r:id="rId36"/>
     <hyperlink ref="M32" r:id="rId37"/>
     <hyperlink ref="M33" r:id="rId38"/>
     <hyperlink ref="M34" r:id="rId39"/>
-    <hyperlink ref="M35" r:id="rId40"/>
   </hyperlinks>
   <printOptions verticalCentered="0" horizontalCentered="0" headings="0" gridLines="0"/>
   <pageMargins right="0.75" left="0.75" bottom="1.0" top="1.0" footer="0.5" header="0.5"/>
   <pageSetup/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>axlsx</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>