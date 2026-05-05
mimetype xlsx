--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -44,97 +44,97 @@
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
     <t>Generel kommentar</t>
   </si>
   <si>
     <t>Arkivplacering</t>
   </si>
   <si>
     <t>Dokumentindhold</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Transskription</t>
   </si>
   <si>
-    <t>1917 foråret</t>
+    <t>1917 foråret (udateret)</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen
 Kai Nielsen</t>
   </si>
   <si>
     <t>Haakon Shetelig</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Ny Carlsberg Glyptotek, Kai Nielsen-arkivet</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YLiP</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
-Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet omtrendt færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
+Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet !omtrendt! færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
 [s. 2, mangler i scanningen]
 skulde have været med i Bronce er ikke støbt paa Grund af Materialevanskeligheder. Endelig er Transporten næsten sindssvag, og Gibs skørt. En Figur som jeg havde lavet til Halvor Schou i Kristiania, var 3 Uger om at komme frem, og kom frem i fuldstændig knust Tilstand. Nu har jeg Gibser deroppe for at støbe den om. Den kan ikke transporteres saa skør er den blevet. Hvis der gives Muligheder for Tilgivelse vilde jeg bede om Udsættelse med Udstilling i Bergen. Jeg skulde faktisk pakke den sammen om 14 Dage om den skulde have Chance for at komme rettidig og paa den Tid kan jeg ikke naa at faa mine sidste Ting i Orden. Kan jeg? I Februar næste Aar skal jeg samle en Udstilling sammen hernede. I midten af Marts kunde jeg være hos Jer, senere i Gøteborg. Og saa kom der noget ordentlig frem. Kan jeg være bekendt at appelere til at jeg i Øjeblikket er træt og sløj 
 [s. 3]
 og paa Grund af den Operation har faaet det hele saa fortvivlet forrykket at det ikke er muligt at naa igennem med det.
 Og kan jeg vente at Du vil tilgive?
 Det bliver i Spænding jeg venter Svaret.
 Tak for Brevet Du sendte mig. Du havde misforstaaet mig noget. Jeg mente ikke at gøre noget større ud af en mindre Bestilling kun at selv en enkelt Figur kunde betinges liggende eller staaende af Stedet den skulde staa paa eller kvindelig eller mandlig eller Barn f. Ekspl. lidt over eller lidt under nat. St. og lignende. Derfor spurgte jeg, om Du kunde hjælpe mig til lidt Rede paa de Ting. Jeg har for Resten intet mere hørt fra Karlan saa det Punkt er vel gaaet af Dagsordenen.
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
-Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en marined siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
+Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
-    <t>1917 sommeren</t>
+    <t>1917 sommeren (udateret)</t>
   </si>
   <si>
     <t>Kai Nielsen</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/LrWk</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig og Frida.
 1000 Hilsener først og Tak for den elskværdige Frigivelse fra Ord og Haandslag. Jeg samler mig ordentlig sammen i denne Tid og forbereder et respektabelt Slag til først her Februar og senere Gøteborg og saa maaske om I vil Jer.
 Vi soldede i Aftes i Tivoli med Hr og Fru Gieg som havde taget sig fri og ud af al den Vand og Byggrød og Kartoffelpurré de vader i i denne Tid og det blev et lille meget fornøjeligt Bad i Champagne og Kognac, med tilhørende Spise hos Nimb.
 Senere slog vi Talerkner i Stykker og saa paa stærkt opskørtede Damer paa "Risten" Tivolis to celebreste Fornøjelser. 
 Næste Udgangstur bliver vores og da skal Hr og Fru Grieg paa Variete i "Over Stalden"
 Her er fuld Sommer og varmt saa det synger helt ind i Sjælen paa een. 
 Eders hengivne 
 Kai. 
 Yanna sender Halvdelen af de 1000.</t>
   </si>
   <si>
     <t>1918 marts</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen</t>
   </si>
   <si>