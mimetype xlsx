--- v1 (2026-06-24)
+++ v2 (2026-08-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Kai Nielsen" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1253" uniqueCount="388" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1254" uniqueCount="388" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -272,101 +272,106 @@
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/tZA3</t>
   </si>
   <si>
     <t>God Morgen lille Tutlarn
 Den sødeste og modigste og kæreste Pige i hele Verden.
 Uh! Du ved ikke hvor jeg synes at Du er saa god saa god.
 Kommer Kl 12.
 Din Dreng
 Ring straks! (hvis du kan)</t>
   </si>
   <si>
     <t>1916-01-25</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/6hE0</t>
   </si>
   <si>
     <t>1916-01-26</t>
   </si>
   <si>
     <t>Povl Baumann
 Ivar Bentsen
 Johannes  Rump
+Haakon Shetelig
 Vilhelm Wanscher</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/avXf</t>
   </si>
   <si>
     <t>Lille sødeste Yanna.
-Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Scherfig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
+Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Schetelig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
 Giselen lille Tut. Jeg har lige ringet til Fødselsstiftelsen og Du er der jo stadig desværre.
 Du kan tro at jeg er glad for i Dag. Vi sad hos Rump til Kl. var 6½, saa jeg kom for sent til Tandl. men R. var meget fortrøstningsfuld og lave os en friierskrivelse.
 Jeg elsker Dig meget mere hver Dag. Din D.</t>
   </si>
   <si>
     <t>1916-01-28</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/pX6j</t>
   </si>
   <si>
     <t>Kære lille Tut
 Saa mange (Niels og Frue med) sidder paa Bernina og hilser. Har været ude hos Jean Gauguin i Aften.
 Du skal have det godt.
 Pijasen
 Mange Hilsner fra Par og Clara F
 J
 og Gudrun</t>
   </si>
   <si>
     <t>1916-01-29</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/hC7n</t>
   </si>
   <si>
     <t>Kære l. f. s. Gøj
 Dette her er jo aabent og jeg maa se at klare mig blot med Forbogstaver. Jeg skal hjem nu. Kl er 11. og tidligt op og slide saa det staar efter. I Morgen skal jeg komme langt.
-Ring saa snart du kan.
+Ring saa snart Du kan.
 Hilsen fra Viggo
 Din Dreng
-j. l. d. M.</t>
+j. e. d. m.</t>
   </si>
   <si>
     <t>1916-01-30</t>
   </si>
   <si>
+    <t>Albert Naur</t>
+  </si>
+  <si>
     <t>https://kai-nielsen.ktdk.dk/d/QiQB</t>
   </si>
   <si>
-    <t>Kæreste lille Kongegissen.
-Jeg længes saa forfærdelig efter Dig og holder saa meget, meget mere end nogensinde, og det holder aldrig op med at [...]
+    <t>Kæreste lille Konegissen.
+Jeg længes saa forfærdelig efter Dig og holder saa meget, meget mere end nogensinde, og det holder aldrig op med at vokse.
 Din Dreng
+P.S.
 Jeg har altsaa været hos Naur og haft det godt
 Nu skal jeg hjem
 Jeg er saa spændt paa hvad Professoren siger om - - - Ring straks i Morgen
 Din Din</t>
   </si>
   <si>
     <t>1916-02-03</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/9rin</t>
   </si>
   <si>
     <t>1916-02-05</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/ykr6</t>
   </si>
   <si>
     <t>Lille Tut.
 Saa er der gaaet en Nat til.
 I Morgen kommer Prinsen den rigtige.
 Du er saa inderlig hjertelig sød og gild og snild og forfærdelig lidt Hylehoved.
 Jeg elsker Dig
 Din "Dreng" foreløbig</t>
   </si>
@@ -374,73 +379,73 @@
     <t>1916-02-06</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NLoU</t>
   </si>
   <si>
     <t>Lille søde Yanna.
 Du kan stole paa at jeg længes efter Dig og at [jeg] arbejder med alle Fornemmelser paa at blive saadan og saa god at vi kan byde "Drengen" ordentlig velkommen og !!!Dig!!! rigtig, vigtige og trykke Dronningedage. Det er ikke kunstnerisk Ærgerrighed alt vel? Nej!
 Din Dreng</t>
   </si>
   <si>
     <t>1916-02-09</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/CXsI</t>
   </si>
   <si>
     <t>Lille kære vidunderlige Yanna.
 Du er den tapreste af alle paa hele Jorden og jeg skal ganske simpelt blive dobbelt saa god paa alle Omraader bare for at faa Dig til at smile.
 Lille Yanna bare dette lille God Morgen
 Jeg kommer om lidt.
 Din Kai</t>
   </si>
   <si>
     <t>1916-02-10</t>
-  </si>
-[...6 lines deleted...]
-Hils Giselens Gøj. Jeg elsker dig. Drengen</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/nQHN</t>
   </si>
   <si>
     <t>Kæreste lille Tutgøj
 Nu sidder Helen og Inger og jeg paa "Dagmar" og smaa-pokulerer.
 De skal skrive med og derfor kan jeg først paa de sidste Linier sige Dig det Du længes efter at høre. Nu kommer de to andre:
 (Han er meget vigtig).
 Kære Janna. Jeg er glad ved at høre at Du er helt flink nu og jeg glæder mig til at komme og besøge dig og se hvor lille Du er bleven midt i alt Dit Mod. Tusind Hilsener Din Inger.
 Hvor græsselig flink og sød du var iaften - det er saa gjilt at tænke paa dig kjære søde Jansik!
 Lille Tut, Drengen elsker Dig saa Du ikke ved det.
 Drengen</t>
   </si>
   <si>
+    <t>https://kai-nielsen.ktdk.dk/d/Aa1e</t>
+  </si>
+  <si>
+    <t>Kæreste lille Tutgør.
+Du skulde bare vide hvor jeg glæder mig til at faa Du søde og kloge og stærke Kammerat ud og op igen. Og husk saa paa at nu har Du i næsten et helt Aar reageret under "Lov". Nu er Du fri af "Tvang" og husk saa paa hvor gildt og snildt og godt Du har været for os i Din "Besværelsesperiode" |og mere og mere| Nu er Du "normal" igen nej! Du er meget rigere for "Udviklingen" af - Perioden kan ingen tage fra os. Nu kommer Du fri og stærk igen og jeg elsker Dig mere for hver Dag der gled. Og i Forgaars fik jeg at vide hvor meget "Liggendefæ" jeg havde faaet samlet mig og det faar jeg altsaa Lov til at beholde. Naa! Du kan tro det er ordentlig Hob
+Lille Giselens Gøj. Jeg elsker dig. Drengen</t>
+  </si>
+  <si>
     <t>1916-02-12</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/aWXf</t>
   </si>
   <si>
     <t>1916-02-13</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/cOx7</t>
   </si>
   <si>
     <t>1916-02-14</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/J2h0</t>
   </si>
   <si>
     <t>1916-02-15</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Ut4V</t>
   </si>
   <si>
     <t>1916-02-16</t>
@@ -451,51 +456,51 @@
   <si>
     <t>1916-02-17</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/1lWx</t>
   </si>
   <si>
     <t>1916-02-18</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/qK9Q</t>
   </si>
   <si>
     <t>1916-02-20</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/v2Ep</t>
   </si>
   <si>
     <t>1916-02-21</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/19QA</t>
   </si>
   <si>
-    <t>Kæreste Jannaen. Du som skælder Drengen ud fordi han skriver til Dig. (Du skal ikke hilse Søster). Du skulde bare vide hvor det er kedeligt at være mig. Jeg skulde kysse Dig hele Dagen hvis Du var ude hos mig, og vise Dig Granitfiguren af Zeus og Io, og køre Dig til Bronzestøberen og kysse Dig igen naar vi kom hjem og saa ligger Du bare derude og "fylder op".
+    <t>Kæreste Jannaen. Du som skælder Drengen ud fordi han skriver til Dig. (Du skal ikke hilse Søster). Du skulde bare vide hvor det er kedeligt at være mig. Jeg skulde kysse Dig hele Dagen hvis Du var ude hos mig, og vise Dig Granitfiguren og Zeus og Io, og køre Dig til Bronzestøberen og kysse Dig igen naar vi kom hjem og saa ligger Du bare derude og "fylder op".
 Giselen lille kære Tut, jeg kan saa inderlig godt forstå at Du bliver træt og bedrøvet nu og da. Du er alligevel den tapreste og mest karaktérstærke Pige jeg har kendt. Jeg skal elske Dig saadan ordentlig har du ikke ondt[?] der naar Du kommer ud og altid blive meget, meget bedre kan du stole paa.
 Kan Du nu være sød og lade være at blive gal. Jeg elsker Dig
 Din Dreng.</t>
   </si>
   <si>
     <t>1916-02-23</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/zYpP</t>
   </si>
   <si>
     <t>1916-02-24</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/hgOU</t>
   </si>
   <si>
     <t>Lilla Yanna
 Bare "God Morgen" i Aften.
 Der er saa mange Væsener rundt om og Spektakel.
 Din Dreng</t>
   </si>
   <si>
     <t>1916-02-25</t>
   </si>
@@ -642,53 +647,50 @@
 ??
 Mange, mange hjertelige Hilsener til Hr: og Fru Grieg og Fru Frida og Du selv.
 Din hengivne
 Kai</t>
   </si>
   <si>
     <t>1917 januar (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/U633</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
 Jeg fik et meget morsomt Brev fra Moritz Kaland forleden Dag. Han paastod sig i Besiddelse af en "Mæcen", der ønskede at skænke Bergen en Broncefigur og spurgte mig i den Anledning om jeg havde nogen staaende og bad mig sende ham Fotografi o.l.
 !Nu har jeg jo ikke noget Lager!! I denne vanskelige Tid er !!Efterspørgselen jo enorm! og hvad der er alvorligst finder jeg det jo nødvendigt ikke at sætte hvadsomhelst op hvorsomhelst, men at lave en bestemt Ting til bestemt Sted. Der var alvorlig talt ikke mange Ting jeg hellere vilde end at lave en Figur til Jer. Gud Fader bevares! det vilde jo være storartet men saa skulde det ogsaa være helt godt.
 Nu har jeg skrevet til Kaland og fortalt ham dette her og ligeledes at jeg tager til Kristiania i Midten af Februar og godt og gerne tager en Tur til Bergen om det kan hjælpe.
 Du kender vel ikke noget til det og kan fortælle mig lidt om hvordan Vejen skulde gaas? 
 Gør Du?
 Du kan tro at det hjælper nu. Hver Dag i Solen. Hver Dag i frisk Luft. Baade Jans og jeg er i Himlen. Men gid Fanden havde de sidste Haandværkere alligevel. Hils Frida 1000 Gange. 
 Din Kai</t>
   </si>
   <si>
     <t>1917 marts?</t>
   </si>
   <si>
-    <t>Albert Naur</t>
-[...1 lines deleted...]
-  <si>
     <t>https://kai-nielsen.ktdk.dk/d/X0xU</t>
   </si>
   <si>
     <t>1917 foråret (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YLiP</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
 Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet !omtrendt! færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
 [s. 2, mangler i scanningen]
 skulde have været med i Bronce er ikke støbt paa Grund af Materialevanskeligheder. Endelig er Transporten næsten sindssvag, og Gibs skørt. En Figur som jeg havde lavet til Halvor Schou i Kristiania, var 3 Uger om at komme frem, og kom frem i fuldstændig knust Tilstand. Nu har jeg Gibser deroppe for at støbe den om. Den kan ikke transporteres saa skør er den blevet. Hvis der gives Muligheder for Tilgivelse vilde jeg bede om Udsættelse med Udstilling i Bergen. Jeg skulde faktisk pakke den sammen om 14 Dage om den skulde have Chance for at komme rettidig og paa den Tid kan jeg ikke naa at faa mine sidste Ting i Orden. Kan jeg? I Februar næste Aar skal jeg samle en Udstilling sammen hernede. I midten af Marts kunde jeg være hos Jer, senere i Gøteborg. Og saa kom der noget ordentlig frem. Kan jeg være bekendt at appelere til at jeg i Øjeblikket er træt og sløj 
 [s. 3]
 og paa Grund af den Operation har faaet det hele saa fortvivlet forrykket at det ikke er muligt at naa igennem med det.
 Og kan jeg vente at Du vil tilgive?
 Det bliver i Spænding jeg venter Svaret.
 Tak for Brevet Du sendte mig. Du havde misforstaaet mig noget. Jeg mente ikke at gøre noget større ud af en mindre Bestilling kun at selv en enkelt Figur kunde betinges liggende eller staaende af Stedet den skulde staa paa eller kvindelig eller mandlig eller Barn f. Ekspl. lidt over eller lidt under nat. St. og lignende. Derfor spurgte jeg, om Du kunde hjælpe mig til lidt Rede paa de Ting. Jeg har for Resten intet mere hørt fra Karlan saa det Punkt er vel gaaet af Dagsordenen.
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
 Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
@@ -1004,51 +1006,51 @@
   <si>
     <t>1919-04-08</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Cwi6</t>
   </si>
   <si>
     <t>1919-04-11</t>
   </si>
   <si>
     <t>Jens  Thiis</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YKwr</t>
   </si>
   <si>
     <t>Kjære Kai
 Idag fik vi din buste i hus, og nu står den fast og tung og bydende på den gamle konsol tilhøire for mit store skrivebord. - Jeg skulde skrive om Corot iaften, for imorgen har jeg den høitidelige åpning av vor første franske utstilling - Corot - i F.F.K. at svare for. Jeg må da holde en åpningstale. Men oprigtig talt falder det mig svært at samle mine tanker og bøie mine impulser ind i den store charmeurs duftige verden, slik som din "bryter" står og brummer til mig. - Det er som en dyp streng bas, uten ord, som truer der fra høire side: Ikke no lyrik her! Ikke no føleri! Fast klar form i Avgørslen. Basta!
 Ja, foreløbig ialfald, beundrer jeg den grænseløst. Skjævheternes ballance, uttrykkets samlethet, formrigdommen i al den slette, glatte enkelthet er fuldkommen overbevisende som bare den store kunst er det.
 Jeg vil si dig det åpent, Kai, fordi vi er venner og jeg har ret til det. Jeg var et stykke på vei til at tape interessen for din kunst i dens mindre betydelige og noget maniererte utslag
 [s. 2]
 Den blev mig noget for rund og pudsig i al sin gemytfulhet. Jeg begyndte at spørge efter det som jeg vidste ligger i dit talent - det store, det faste og enkle.
 Da jeg sidst stod i dit atelier, da spurgte jeg ikke længere. Da jeg så din slanke og stramme Venus eller la os hellere kalde hende - ja hvad skal vi kalde hende? - "Kvindenaturen" med bartnet på sine hænder, da ga jeg mig over med en gang. I den skikkelse svulmer og spænder alt det som du i tidligere arbeider har foldet ut under løse tøiler, men her har du strammet tøilerne, her arbeider du under den store kunsts tugt. Her har du mestret dit eget gemyt og uten fare for tørhet strammet det hele sammen til klarhet og enkelthet. Og i enkeltheten spiller og funkler livet og sensualiteten - det er det mesterlige ved det.
 Og noget av det samme - på en anden måte - synes jeg |er| det store ved din buste, som du vet jeg ved samme leilighet faldt i henrykkelse over. Nu da jeg har den i hus han jeg bedre og roligere tale om det. Jeg sa vist noget om at den forenet i sig de store monumentale egenskaper i ægyptisk skulptur og de stærke individuelle pågående egenskaper som gjør Donatello til den nyere tids største portrætbilledhugger. - Jeg kan godt stå ved det jeg da sa. Jeg kan ialfald ikke i øieblikket uttrykke
 [s. 3]
-det koncisere og bedre. Og jeg synes at den vei du i disse dine sidste arbeider har slåt ind på, må for dig og for dem som holder av dit talent, være den rette vei. Jeg står ikke uforstående overfor andre strømninger som er oppe i tiden, både den arkaistiske, den naivistiske og den abstrakt formalistiske, som den yttrer sig i kubismen. De kan alle ha sine berettigelse - når de springer av talent, og ikke av mot - og de gjør sikkert sin gode gjerning i Kunstens lange forløp. Men det er allikevel en tilfredsstillelse for en aldrende mand som mig, som nok føler med ungdommen, men ikke altid i denne tid kan fornemme selve ungdomsfriskheten i den nye kunst, at se et arbeide, hvor efter min mening adskillig av disse tidens forskjelligartede bestrævelser flyter sammen til en avklart og personlig følt enhet. Arkaisme kan ikke, om de vil være ærlige, nægte din bryter-buste sin ros, naturalisme får bare plat faldt tilfot, og kubisme må, synes jeg også se at du er en mand som er inde på nye veie, selv om veiene ikke er opstukket efter deres brogede kort.
+det koncisere og bedre. Og jeg synes at den vei du i disse dine sidste arbeider har slåt ind på, må for dig og for dem som holder av dit talent, være den rette vei. Jeg står ikke uforstående overfor andre strømninger som er oppe i tiden, både den arkaistiske, den naivistiske og den abstrakt formalistiske, som den yttrer sig i kubismen. De kan alle ha sine berettigelse - når de springer av talent, og ikke av mote - og de gjør sikkert sin gode gjerning i Kunstens lange forløp. Men det er allikevel en tilfredsstillelse for en aldrende mand som mig, som nok føler med ungdommen, men ikke altid i denne tid kan fornemme selve ungdomsfriskheten i den nye kunst, at se et arbeide, hvor efter min mening adskillig av disse tidens forskjelligartede bestrævelser flyter sammen til en avklart og personlig følt enhet. Arkaisme kan ikke, om de vil være ærlige, nægte din bryter-buste sin ros, naturalisme får bare plat faldt tilfot, og kubisme må, synes jeg også se at du er en mand som er inde på nye veie, selv om veiene ikke er opstukket efter deres brogede kort.
 Hermed skal intet ondt være sagt om dem |som| er yngre og
 [s. 4]
 mere rel[...] end du og jeg. Men det gode skal være sagt at du har skapt et moderne arbeide ut fra din egen rike personlighet og dermed et arbeide |som er| av blivende værd.
 Jeg sier dig hjærtelig tak for gaven - fra Ragna og mig.
 Din hengivne
 Jens Thiis
 Dette skriver jeg på Gustav Vigelands femtiårige fødselsdag, ham som du vet jeg elsker, skjønt vi aldrig ses, og som du også skal komme til at skatte, nu du er rik nok til det og står i din evnes overflod!
 En eneste ting, kjære Kai, er jeg ikke glad i ved din buste. Trappetrinene. Det virker ostentativt og tar noget av magten bort fra selve hodet. Vor lille Tita sa det også, da jeg spurte hende om hun ikke syntes det var en vakker mand vi hadde fåt i huset - "Jo, manden syntes hun godt om, men hun kunde ikke tænke sig at et hode kunde gå i trapper!" Barnet hadde ret, det behøves ingen arkitektonisk pekepind for at akcentuere arkitekturen i det hode!
 Godhet kjære ven og hils Janna!
 Din hengivne
 Jens Thiis</t>
   </si>
   <si>
     <t>1919-07-10</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/5Sz9</t>
   </si>
   <si>
     <t>1919-07 ca.</t>
   </si>
   <si>
     <t>Ludvig Karsten
 Ernst Michaelsen</t>
   </si>
@@ -1748,51 +1750,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/tuZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7dNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hKUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/TdD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tZA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6hE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/pX6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hC7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9rin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ykr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NLoU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CXsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/nQHN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aWXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/cOx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/J2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ut4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/w6sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1lWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qK9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/v2Ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/19QA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zYpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hgOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zrkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/93Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/HzYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ABft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1mHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/X0xU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SxpH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kx7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VZMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kZZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wT9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4S8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RH2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/XO0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Z6yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Dq39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/EwHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/lO6P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PPqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8iXT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qiDK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Cwi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DaJx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qGvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Sk7X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wLQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6jlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uhyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/2zsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VPV1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/MyZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/FwMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/twQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LFfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5sq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ggSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OECq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/UCgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/c3uU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ixc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DsZl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0NkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aNp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/g0s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/atUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LEkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0gpB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/StbF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t4wM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yu1K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P4Ne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P0zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VagG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7BfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kG9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/IU6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/N9G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ualt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U2D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ehnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b5HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zgtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/jxBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aRHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CP0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/tuZD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7dNx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hKUl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uCK0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SBJv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/TdD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/tZA3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6hE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/pX6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hC7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9rin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ykr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NLoU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CXsI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/nQHN" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Aa1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aWXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/cOx7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/J2h0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ut4V" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/w6sL" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1lWx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qK9Q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/v2Ep" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/19QA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zYpP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/hgOU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zrkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/93Kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/HzYf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ABft" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KOvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1mHh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CvJC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/X0xU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/SxpH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LrWk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kx7j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VZMR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kZZz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId59" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId60" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId61" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wT9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId63" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/r4S8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RH2P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId65" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId66" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/XO0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId67" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Z6yf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId68" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Dq39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId69" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/EwHn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId70" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId71" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7etX" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId72" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/lO6P" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId73" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PPqr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ROaH" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId76" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId77" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8iXT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId78" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qiDK" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Cwi6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId80" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId82" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId83" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId84" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId85" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId86" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId87" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DaJx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId88" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qGvc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId89" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Sk7X" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId90" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/wLQQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId91" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/6jlD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId92" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScOS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId93" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/uhyc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId94" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/2zsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId95" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VPV1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId96" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/MyZR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId97" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/FwMi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId98" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/twQz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId99" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LFfn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId100" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5sq6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId101" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ggSu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId102" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/OECq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId103" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/UCgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId104" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/c3uU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId105" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ixc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId106" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DsZl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId107" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0NkU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId108" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aNp5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId110" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/g0s0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId111" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/atUh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId112" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/LEkE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId113" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/0gpB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId114" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/StbF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId115" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/t4wM" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId116" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yu1K" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId117" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P4Ne" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId118" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId119" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId120" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/P0zd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/8Bwo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VagG" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId123" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/7BfC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId124" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/kG9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId125" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/IU6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId126" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/N9G8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId127" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ualt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId128" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ccHT" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId129" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U2D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId130" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/RXzl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId131" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ehnv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId132" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b5HJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId133" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/zgtS" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId134" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/jxBI" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId135" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aRHJ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId136" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CP0L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId138" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/ScRA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId139" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/mBpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId140" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Rw5z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Ztlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M137"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -2459,1242 +2461,1240 @@
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H16" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H16" s="5" t="s">
+        <v>71</v>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L16" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M17" s="5"/>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L18" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M23" s="5"/>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M24" s="5"/>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M25" s="5"/>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M26" s="5"/>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M27" s="5"/>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M28" s="5"/>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I29" s="5"/>
       <c r="J29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M29" s="5"/>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I30" s="5"/>
       <c r="J30" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M30" s="5"/>
     </row>
     <row r="31">
       <c r="A31" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I31" s="5"/>
       <c r="J31" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K31" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I32" s="5"/>
       <c r="J32" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K32" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M32" s="5"/>
     </row>
     <row r="33">
       <c r="A33" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I33" s="5"/>
       <c r="J33" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K33" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L33" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I34" s="5"/>
       <c r="J34" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M34" s="5"/>
     </row>
     <row r="35">
       <c r="A35" s="5" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B35" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I35" s="5"/>
       <c r="J35" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L35" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M35" s="5"/>
     </row>
     <row r="36">
       <c r="A36" s="5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I36" s="5"/>
       <c r="J36" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L36" s="6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I37" s="5"/>
       <c r="J37" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L37" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I38" s="5"/>
       <c r="J38" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K38" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L38" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="G39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I39" s="5"/>
       <c r="J39" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L39" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I40" s="5"/>
       <c r="J40" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K40" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L40" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I41" s="5"/>
       <c r="J41" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K41" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M41" s="5"/>
     </row>
     <row r="42">
       <c r="A42" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H42" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I42" s="5"/>
       <c r="J42" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K42" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L42" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="5" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I43" s="5"/>
       <c r="J43" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K43" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L43" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="5" t="s">
-        <v>147</v>
+        <v>71</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="6" t="s">
@@ -4194,57 +4194,57 @@
       <c r="H56" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I56" s="5"/>
       <c r="J56" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K56" s="5" t="s">
         <v>179</v>
       </c>
       <c r="L56" s="6" t="s">
         <v>180</v>
       </c>
       <c r="M56" s="5"/>
     </row>
     <row r="57">
       <c r="A57" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C57" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I57" s="5"/>
       <c r="J57" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K57" s="5" t="s">
         <v>182</v>
       </c>
       <c r="L57" s="6" t="s">
         <v>183</v>
       </c>
       <c r="M57" s="5" t="s">
@@ -4778,98 +4778,98 @@
       <c r="H70" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I70" s="5"/>
       <c r="J70" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K70" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="6" t="s">
         <v>216</v>
       </c>
       <c r="M70" s="5"/>
     </row>
     <row r="71">
       <c r="A71" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B71" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C71" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H71" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I71" s="5"/>
       <c r="J71" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K71" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L71" s="6" t="s">
         <v>218</v>
       </c>
       <c r="M71" s="5"/>
     </row>
     <row r="72">
       <c r="A72" s="5" t="s">
         <v>219</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C72" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>15</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I72" s="5"/>
       <c r="J72" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K72" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L72" s="6" t="s">
         <v>220</v>
@@ -5045,299 +5045,299 @@
       </c>
       <c r="L76" s="6" t="s">
         <v>232</v>
       </c>
       <c r="M76" s="5" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="5" t="s">
         <v>234</v>
       </c>
       <c r="B77" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E77" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H77" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I77" s="5"/>
       <c r="J77" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K77" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L77" s="6" t="s">
         <v>235</v>
       </c>
       <c r="M77" s="5"/>
     </row>
     <row r="78">
       <c r="A78" s="5" t="s">
         <v>236</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E78" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F78" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H78" s="5" t="s">
         <v>237</v>
       </c>
       <c r="I78" s="5"/>
       <c r="J78" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K78" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L78" s="6" t="s">
         <v>238</v>
       </c>
       <c r="M78" s="5" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G79" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H79" s="5" t="s">
         <v>241</v>
       </c>
       <c r="I79" s="5"/>
       <c r="J79" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K79" s="5" t="s">
         <v>242</v>
       </c>
       <c r="L79" s="6" t="s">
         <v>243</v>
       </c>
       <c r="M79" s="5" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E80" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H80" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I80" s="5"/>
       <c r="J80" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K80" s="5" t="s">
         <v>245</v>
       </c>
       <c r="L80" s="6" t="s">
         <v>246</v>
       </c>
       <c r="M80" s="5" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H81" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I81" s="5"/>
       <c r="J81" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K81" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L81" s="6" t="s">
         <v>249</v>
       </c>
       <c r="M81" s="5"/>
     </row>
     <row r="82">
       <c r="A82" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F82" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I82" s="5"/>
       <c r="J82" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L82" s="6" t="s">
         <v>250</v>
       </c>
       <c r="M82" s="5" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="5" t="s">
         <v>252</v>
       </c>
       <c r="B83" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>147</v>
+        <v>71</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H83" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I83" s="5"/>
       <c r="J83" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K83" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L83" s="6" t="s">
@@ -7341,51 +7341,51 @@
       <c r="J131" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K131" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L131" s="6" t="s">
         <v>368</v>
       </c>
       <c r="M131" s="5"/>
     </row>
     <row r="132">
       <c r="A132" s="5" t="s">
         <v>369</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C132" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>23</v>
       </c>
       <c r="E132" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F132" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H132" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I132" s="5"/>
       <c r="J132" s="5" t="s">
         <v>370</v>
       </c>
       <c r="K132" s="5" t="s">
         <v>24</v>
       </c>
       <c r="L132" s="6" t="s">
         <v>371</v>
       </c>
       <c r="M132" s="5"/>