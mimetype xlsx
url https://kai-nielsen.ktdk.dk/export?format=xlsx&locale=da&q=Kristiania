--- v2 (2026-08-11)
+++ v3 (2026-09-26)
@@ -257,65 +257,65 @@
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
 Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
     <t>1917-06-26</t>
   </si>
   <si>
     <t>Norge</t>
   </si>
   <si>
     <t>Ordrup</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/b9TW</t>
   </si>
   <si>
     <t>Kære Yans. Vi sidder og kører og kører ad Trondhjem til. Milles den Møjbunke sidder henne i en anden Kupe og forsøger at faa sit Ligkistefjæs gjort europæisk i Trækkene. Vi støder nok sammen i Hammer om en lille Time hvor vi skal have Middagsmad. Vi er smæksultne.
-Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland [...]dig i Kristiania saa han er altsaa ikke i Bergen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
+Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland nemlig i Kristiania. Saa han er altsaa ikke i Byen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
 En Ting ved vi at en yndig Tur venter os, det er ikke særlig
 [s. 2]
 varmt, regner nok lidt, men det gaar nok over.
 Vi skal til Støren med Jernbane saa pr Fod og Skips til Hjerkinn og Udflugt til Snøhættan og tilbage igen det tager 4 Dages alt det. Saa via Kroklang[?] til Atnesjøen og saa til Mysusæter til Otta. Maaske et lille Trip til Høvringen fra Mysusæteren.
 Hjem med Toget fra Otta.
 Synes Du ikke det lyder godt?
-Nu skinner Solen lidt og vi er saa sultne, saa sultne. Men i Aftes havde vi det hyggeligt. Helene var nok lidt fornærmet over at vi havde endda Appetit efter en nydelig Middag hos hende med Laks og Bøf og Rabarbergrød. Der ser meget, meget rummeligere og større og lysere ud nu alle Stuer er aabne end i Vinter. Jeg traf som sagt gamel Krogs og han fortalte at alle er spændte saa det stod efter.
+Nu skinner Solen lidt og vi er saa sultne, saa sultne. Men i Aftes havde vi det hyggeligt. Helene var nok lidt fornærmet over at vi havde endda Appetit efter en nydelig Middag hos hende med Laks og Bøf og Rabarbergrød. Der ser meget, meget rummeligere og større og lysere ud nu alle Stuer er aabne end i Vinter. Jeg traf som sagt gamle Krogs og han fortalte at alle er spændte saa det stod efter.
 [s. 3]
-Du skulle tage og skrive et Brev til Per og L[...].
-[...1 lines deleted...]
-Ajax blev holdt til Klavenesses og jeg fulgte med ig fik min Undskyldning placeret.
+Du skulle tage og skrive et Brev til Per og Lucy.
+Vi gaar op og hilser paa dem og paa Kroghs og Munthes hvis de er hjemme naar vi kommer igennem igen.
+Ajax blev kaldt til Klavenesses og jeg fulgte med og fik min Undskyldning placeret.
 Naur har gjort Lykke hos dem han endnu har naaet Hænderne paa og er stadig fin Kammersjuk.
-Saa nu generer Solen simpelthen. Vi faar nok Frostvejr.
-Lille Tut jeg talte med Helene om Dine Ben og hun sagde at Du endelig straks maatte tage Bind paa. Gør det lille Yans. Der var lige her for lidt siden en [...]lig |lille| Dreng paa 20 Aar ligeover for os. Han ligner "vores" paa en Prik!!
+Saa nu generer Solen simpelthen. Vi faar nok fint Vejr.
+Lille Tut jeg talte med Helene om Dine Ben og hun sagde at Du endelig straks maatte tage Bind paa. Gør det lille Yans. Der har lige til for lidt siden siddet en |lille| Dreng paa 20 Aar ligeover for os. Han ligner "vores" paa en Prik!!
 Kan Du lade være at kede Dig lille søde Gøj
 Din Dreng
 Hilsener fra Naur</t>
   </si>
   <si>
     <t>1918-04-27</t>
   </si>
   <si>
     <t>Charlottenlund</t>
   </si>
   <si>
     <t>Brev 2 fra denne dato
 Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NohP</t>
   </si>
   <si>
     <t>1918-05-20</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/7etX</t>
   </si>
   <si>
     <t>[s. 1]