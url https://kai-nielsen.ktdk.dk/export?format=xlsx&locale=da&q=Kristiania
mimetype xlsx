--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -123,165 +123,164 @@
     <t>Postkort</t>
   </si>
   <si>
     <t>Haakon Shetelig</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Postkort fra Ringsdalen, Jotunheimen, hvorpaa Kai Nielsen har tegnet sig selv spadserende hen over Jotunheimen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/uCK0</t>
   </si>
   <si>
     <t>Kære H.S. og kære Fru Fridda.
 Maa jeg nøjes med at sende jer dette pauvre lille Kort og sige jer Tak for al jeres Elskværdighed med mig, saa skal jeg hævne mig grumt naar jeg naar Kristiania. Hjertlig Tak for alt godt fra jer 
 Eders hengivne Kai.
 [forsiden]
 Paa Vej til Kristiania</t>
   </si>
   <si>
-    <t>1915 oktober?</t>
+    <t>1915 oktober? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/SBJv</t>
   </si>
   <si>
     <t>Kære Haakon og Frida.
 Først Fruen! Hjertlig Tak for Brev og Lykønskning. Ja! vel! nu er jeg faktisk ude af de mange krogede Gader og har den vide Mark liggende ret ud for mig. Det er nu en henrivende Følelse! og Tak fordi det glæder Dig [rettet til: Jer]. Vi glæder os til mange Ting her baade til Udstillingen i Kristiania og 3 Uger efter i Stockholm og saa her bagefter. Vi haaber pas Succes (baade skandale og serieus) saadan som en Udstilling jo bør blive - og saa glæder vi os jo rigtignok til ::: Naada!! Janna er saa tyk som en almindelig Vejtromle jeg har indlagt Elektrisitet i hende og vi bevæger os i det hele nu kun artificielt. Vi er meget pragtfulde at se paa naar vi majestætisk paa vor rullende Basis bevæger os ind mellem Menneskemylret og undgaar selvforstaaet ikke en Del smigrende Opmærksomhed. 
 [tegning af Janna på hjul med Kai staaende på ryggen af hende]
 Det skal blive ordenlig festligt med den norske Udstilling. Dette bliver kun en kort Bulletin og jeg slutter nu med at fortælle og dette i særlig Grad til Professoren at jeg har faaet min Udstilling udsat til !! 10 Marts !! Billederne skal jeg nok faa i Orden. Tak! og jeg skriver om nogle andre Ting i næste Uge. 
 Eders hengivne Kai
 og 500 Hilsener fra Janna</t>
   </si>
   <si>
-    <t>1915/16 vinteren</t>
+    <t>1915/16 vinter (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/KekD</t>
   </si>
   <si>
     <t>Kære Haakon, Tak for dit Brev. Ja! lidt Rangel og Arbejde gaar jeg med til kan blandes, men for sent hjem generer i alle Tilfælde 2den Dagens Gerning for mig paa en meget følelig Maade. Sport er bedre i det lange Løb. Hvor jeg misunder jer, der, som Helene siger, konstant har 10 Gr. - og cigar i Regn og Taage hver Dag. Ja! jeg ønsker saadan, at man i Stedet for at pimpe Pjolter, kunde gaa ud i ren Luft og høre sit eget Blod bruse i Lemmerne paa sig, - og saa alt det Skidt man sidder og siger over en Whisky. Om Morgenen er det som om Ordene er bleven liggende i Rummet om een. Det er virkelig ikke bare dejligt. Naa men! Den Tid bliver vel nok til, da jeg faar ordnet mit Forhold til Norge paa en rimelig Maade, med Ophold der netop i de rigtige Maaneder. I Øjeblikket er jeg arbejdsmæssigt meget optaget af Keramik. Jeg har en dejlig Pottemager en gammel sjov Mand som vil brænde alt det for mig jeg overhovedet kan faa til. Vi, Yanna kigger altid over Skulderen, har næsten faaet en Unge - i Pibeler. Det er et aldeles fortræffeligt Materiale at arbejde i og slipper Fingrene i dobbelt Forstand meget elegantere end Voks og den Slags. Den skal være gul med røde Kinder 
 [tegning af en nøgen pige, der holder om sin ene fod] Den ser omtrent saadan ud. 
 [s. 2]
 [tegning af figuren To søstre]
 Ogsaa en stor. "To smaa Piger" En lille Backfisch der bærer sin lille Søster til Bad eller Seng og saa begynder Ungen efter dens Vane at sutte løs. Men begge Figurerne er klare af hinanden selv om alligevel Tætheden og "Varmen" imellem de to Kroppe er der og Kærtegnet Hud til Hud. - 
 Den er omtrent naturlig Størrelse og bliver hugget i lys lilla Granit. Saadan rigtig Kampesten. Den kommer med paa Udstillingen om Gud og Svenskerne! vil det.
 Det er aldeles dejligt at lave Skulptur og saa nemt naar det er ligetil men saa urimeligt svært at faa det ligetil. Det er egentlig lige saa lykkeligt næsten i nyttig Fornemmelse som det at lave Træsko, der har sit absolutte Brug i sin Hulhed og Rimelighed i sin Afskæring. Hør mens jeg er inde paa alt det. Jeg tør ikke endnu skrive den Artikkel om mig selv 
 [s. 3]
 som skal være om Skulptur. Er det galt af mig først at sige det nu? Det er ikke fordi jeg egentlig vakler i Sadelen paa den Hest jeg har under mig, men det er gaaet op for mig at der er flere end den ene Hest i Verden og min spidser i Øjeblikket |saa meget| Øren efter de andres Vrinsken, at jeg ikke er sikker paa dens næste Bevægelse. Jeg maa vente lidt endnu, men vil frygtelig gerne komme engang om ikke ret længe. Efter Udstillingen maaske? 
 Er det forbryderisk overfor K og K.'s Redaktør først nu at komme med denne Oplysning? Fotografierne skal jeg nok skaffe. Naar er sidste Termin?? Allersidste!(?) Blaagaards Figurerne mangler endnu en 14 Dage til før de er gode og jeg vilde vældig gerne have nogle af de helt ufødte smaa med mig ogsaa.
 Vil Du svare mig bare med et Kort paa dette. Yanna er en frygtelig Bunke nu men er lykkelig. Jeg drukner komplet ved Siden af hende, men spankulerer vigtigt.
 Hils Frida mange mange Gange fra mig
 Din Kai</t>
   </si>
   <si>
-    <t>1916 august?</t>
+    <t>1916 august? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/KOvb</t>
   </si>
   <si>
     <t>Kære Haakon. S. 
 Mange, mange Tak for dit Brev. Jeg ligger til Sengs forstaar Du, derfor har det varet lidt med Svaret. Jeg er oppereret for nogle forbandede Hæmeroider som lavede mig anæmisk ved Blodtab og gennemnervøs ved Hjælp af 3 Aars dagligt Brug af Afføringsmidler. Nu bliver jeg en Kæmpe. Endelig. Aldrig gnaven mere.
 Men ser Du, der er gaaet en halvanden Maaned og jeg har saa forfærdelig meget at gøre at det bliver umuligt at udstille i Efteraaret.
 Hvad siger Du til Foraaret. Maj Maaned f. Ekspl.? 
 Saa kan jeg ordentlig ruste mig og I kan faa en meget fyldigere og lødigere Udstilling end den i Kristiania. Man vokser jo dog for hvert Aar.
 I Dag skal skal vi have Kranselag paa Slottet til Oktober flytter vi ind. 
 Hils Frida mange tusind Gange og Hr og Fru Grieg paa det hjerteligste
 Din hengivne Kai</t>
   </si>
   <si>
-    <t>1916 efteråret</t>
+    <t>1916 efterår (udateret)</t>
   </si>
   <si>
     <t>Per Krohg</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/CvJC</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig.
-Dette er i stor Skyndsomhed at jeg skriver til Dig. Ved at tage Dit Brev frem ser jeg at Du har slaaet Mai Maaned - nagelfast. Nu vil jeg meget nødig have Skyld for at være en Skvat i Aftaler, men Per Krohg vil gerne have en Udstilling hernede. Han kan ingen ordentlig Lokale faa. Jeg faar i Løbet af Vinteren adskillige baade store og mindre Arbejder færdige. Saa har vi tænkt det saaledes at vi i vort nye Hus arrangerer en Udstilling Per og mig. Det bliver Udstilling inden Døre og uden Døren. Skoven springer ud hos os 1ste Mai, saa der er vi 
-ved det.
+Dette er i stor Skyndsomhed at jeg skriver til Dig. Ved at tage Dit Brev frem ser jeg at Du har slaaet Mai Maaned - nagelfast. Nu vil jeg meget nødig have Skyld for at være en Skvat i Aftaler, men Per Krohg vil gerne have en Udstilling hernede. Han kan ingen ordentlig Lokale faa. Jeg faar i Løbet af Vinteren adskillige baade store og mindre Arbejder færdige. Saa har vi tænkt det saaledes at vi i vort nye Hus arrangerer en Udstilling Per og mig. Det bliver Udstilling inden Døre og uden Døren. Skoven springer ud hos os 1ste Mai, saa der er vi ved det.
 Den Udstilling I faar til Bergen af mig kan blive 3 Gange saa stor som den i Kristiania, hvis I vil have den sidste Omgang med af baade store og mindre Arbejder. Den Udstilling som var i 
 [s. 2]
 Kristiania kan jeg laane sammen, den kan i sagtens faa 1ste Mai, men de nye Ting umuligt før 1ste Juni.
 Vil I nu have mig a la Kristiania 1ste Mai eller 3 Gange saa fyldig 1ste Juni??
 Du ser jeg skal nok holde Aftale, men jeg kan ikke nægte at det var morsommere for tror jeg baade Jer og mig om i vil have mig 1ste Juni med saa meget større Udstilling. 
 Saa vil der ogsaa blive Ting til Salg.
 ??
 Mange, mange hjertelige Hilsener til Hr: og Fru Grieg og Fru Frida og Du selv.
 Din hengivne
 Kai</t>
   </si>
   <si>
-    <t>1917 januar?</t>
+    <t>1917 januar (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/U633</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
 Jeg fik et meget morsomt Brev fra Moritz Kaland forleden Dag. Han paastod sig i Besiddelse af en "Mæcen", der ønskede at skænke Bergen en Broncefigur og spurgte mig i den Anledning om jeg havde nogen staaende og bad mig sende ham Fotografi o.l.
 !Nu har jeg jo ikke noget Lager!! I denne vanskelige Tid er !!Efterspørgselen jo enorm! og hvad der er alvorligst finder jeg det jo nødvendigt ikke at sætte hvadsomhelst op hvorsomhelst, men at lave en bestemt Ting til bestemt Sted. Der var alvorlig talt ikke mange Ting jeg hellere vilde end at lave en Figur til Jer. Gud Fader bevares! det vilde jo være storartet men saa skulde det ogsaa være helt godt.
 Nu har jeg skrevet til Kaland og fortalt ham dette her og ligeledes at jeg tager til Kristiania i Midten af Februar og godt og gerne tager en Tur til Bergen om det kan hjælpe.
-Du kender vel ikke noget til det og kan fortælle mig lidt om hvordan Vejen skulde gas? 
+Du kender vel ikke noget til det og kan fortælle mig lidt om hvordan Vejen skulde gaas? 
 Gør Du?
 Du kan tro at det hjælper nu. Hver Dag i Solen. Hver Dag i frisk Luft. Baade Jans og jeg er i Himlen. Men gid Fanden havde de sidste Haandværkere alligevel. Hils Frida 1000 Gange. 
 Din Kai</t>
   </si>
   <si>
-    <t>1917 foråret</t>
+    <t>1917 foråret (udateret)</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen
 Kai Nielsen</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YLiP</t>
   </si>
   <si>
     <t>Kære Haakon Schetelig. 
-Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet omtrendt færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
+Det er nederdrægtigt og forfærdelig bedrøveligt med mig. Jeg har i den sidste Tid faaet !omtrendt! færdig 5 større Arbejder, som jeg skulde "prale" med paa Udstillingen i Bergen og desforuden en 5-6 nye Statuetter ogsaa - omtrendt! Jeg havde faktiskt haft god Tid, om jeg ikke maatte have ladet mig operere. Og saa maa jeg indrømme at jeg nu er knap saa levende som jeg havde gjort Regning paa og jeg er meget ked ved Tanken om at gæste Norge igen med kun en Udstilling som den i Kristiania. Her er forøvrigt ogsaa lidt Vanskeligheder. De Arbejder jeg havde med der i Porcelain er det vist næsten afgjort at jeg ikke kan faa med i denne Omgang paa Grund af nye Porcelainsforbindelse. (Den gamle Forbindelse er altsaa blevet fornærmet). En af de store som 
 [s. 2, mangler i scanningen]
 skulde have været med i Bronce er ikke støbt paa Grund af Materialevanskeligheder. Endelig er Transporten næsten sindssvag, og Gibs skørt. En Figur som jeg havde lavet til Halvor Schou i Kristiania, var 3 Uger om at komme frem, og kom frem i fuldstændig knust Tilstand. Nu har jeg Gibser deroppe for at støbe den om. Den kan ikke transporteres saa skør er den blevet. Hvis der gives Muligheder for Tilgivelse vilde jeg bede om Udsættelse med Udstilling i Bergen. Jeg skulde faktisk pakke den sammen om 14 Dage om den skulde have Chance for at komme rettidig og paa den Tid kan jeg ikke naa at faa mine sidste Ting i Orden. Kan jeg? I Februar næste Aar skal jeg samle en Udstilling sammen hernede. I midten af Marts kunde jeg være hos Jer, senere i Gøteborg. Og saa kom der noget ordentlig frem. Kan jeg være bekendt at appelere til at jeg i Øjeblikket er træt og sløj 
 [s. 3]
 og paa Grund af den Operation har faaet det hele saa fortvivlet forrykket at det ikke er muligt at naa igennem med det.
 Og kan jeg vente at Du vil tilgive?
 Det bliver i Spænding jeg venter Svaret.
 Tak for Brevet Du sendte mig. Du havde misforstaaet mig noget. Jeg mente ikke at gøre noget større ud af en mindre Bestilling kun at selv en enkelt Figur kunde betinges liggende eller staaende af Stedet den skulde staa paa eller kvindelig eller mandlig eller Barn f. Ekspl. lidt over eller lidt under nat. St. og lignende. Derfor spurgte jeg, om Du kunde hjælpe mig til lidt Rede paa de Ting. Jeg har for Resten intet mere hørt fra Karlan saa det Punkt er vel gaaet af Dagsordenen.
 Bortset fra den naturlige Eftersløjhed har jeg det bare fortrinligt og meget bedre end tidligere.
 Mange Hilsener til Frida
 Din hengivne Kai 
 [s. 4]
-Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en marined siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
+Kjære Haakon. Kan du ta dette pent? For du forstaar nok, det er ting Kai ikke kan hjælpe for, det der er skeet og den lange tid, der er gaaet med det. Og nu kan jeg nok ogsaa se, at han umulig kan naa det ordentlig. Og jeg har jo ordre til at passe paa ham, saa han ikke tar for haart i. Men vi er saa forfærdelig bedrøvet begge to. Men Haakon vi er saa frygtelig spændt paa, hvad du siger til det. Vil du ikke skrive straks? er du sød. Hils Frida tusinde gange, idag for en maaned siden prøvet jeg at ringe til hende, men dere havde ingen telefon 
 Søndag blev Christian gift. ordentlig Kirke, men en rigtig ordentlig pige, sød og pen og Christian var salig. I aften kommer de her, saa skal vi se paa dem!
 Kjære Haakon, sig til Frida, at jeg er ikke saa fæl, som det ser ud, naar jeg aldrig skriver, og sig, jeg skal snart fortælle hende noget ordentlig! 
 [s. 5]
 Og saa skal nok Kai komme med en virkelig fin udstilling bedre end den i Kristiania og meget større. Ha det godt kjære venner Deres hengivne 
 Yanna</t>
   </si>
   <si>
     <t>1917-06-26</t>
   </si>
   <si>
     <t>Norge</t>
   </si>
   <si>
     <t>Ordrup</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/b9TW</t>
   </si>
   <si>
     <t>Kære Yans. Vi sidder og kører og kører ad Trondhjem til. Milles den Møjbunke sidder henne i en anden Kupe og forsøger at faa sit Ligkistefjæs gjort europæisk i Trækkene. Vi støder nok sammen i Hammer om en lille Time hvor vi skal have Middagsmad. Vi er smæksultne.
 Der skal være kommen en 25 Skitser - Jeg mødte Jald Kielland [...]dig i Kristiania saa han er altsaa ikke i Bergen og det er jo saa et Spørgsmaal om jeg kommer til at hilse paa Familien - Fanden ved hvad der i Morgen skal aabenbares for os stakkels Mennesker.
 En Ting ved vi at en yndig Tur venter os, det er ikke særlig
 [s. 2]
 varmt, regner nok lidt, men det gaar nok over.
 Vi skal til Støren med Jernbane saa pr Fod og Skips til Hjerkinn og Udflugt til Snøhættan og tilbage igen det tager 4 Dages alt det. Saa via Kroklang[?] til Atnesjøen og saa til Mysusæter til Otta. Maaske et lille Trip til Høvringen fra Mysusæteren.
@@ -311,51 +310,51 @@
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/NohP</t>
   </si>
   <si>
     <t>1918-05-20</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/7etX</t>
   </si>
   <si>
     <t>[s. 1]
 2 Pintsedag (alene) 1918 
 Kære Haakon og Frida. Ja! nu er jeg virkelig en Haan 
 for Herren og der er ikke mere Tilgivelse for mig at vente i denne Verden. Jeg forstaar dette godt. For se nu. Først rejste jeg uden at sige Adjø! og tak for al Godhed og mente at I vilde allegevel bære over naar i saa mig igen med Yanna i Haanden og med lidt Pintseglød i Fjæset til Yansens Ære. Men ikke hvad der nu er sket: Gløden erhvervede jeg med bare een eneste Dags straalende Solskin. Jeg er i Dag rød som en Bonderose af den allerdybeste Farve, men Yanna derimod svigter simpelthen. Nina fik Mavepine og Feber og Moderen blæste saa som rimeligt er Manden for Barnet og nu sidder jeg her i et Værelse med! to ”dobbelte" 
 Ægtesenge. - Ja saadan forekommer det mig da, og føler mig saa utrolig latterlig og fjantet.
 I Morgen tidlig damper jeg ogsaa ad København til ikke fordi Nina er daarlig (jeg har talt med Yanna i Telefonen) men fordi jeg maa nu snakke lidt med hende igen og høre om mine Forhold hjemme 
 [s. 2]
 og saa kommer vi herop begge to om ca 3 Uger til Kristiania, jeg til Bergen.
 Vi skal nok finde ud til Jer, |hvor I saa end til den Tid monne være| om i da ikke frabeder jer al Besøg paa Grund af min utrolige Lumpenhed. Men i Vorherres Navn jeg gjorde det i god Tro! Det! at jeg rejste pludselig.
 Endnu engang et foreløbig Farvel og Tak for mig.
 Eders hengivne 
 Kai</t>
   </si>
   <si>
-    <t>1918 juli?</t>
+    <t>1918 juli? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/aw7n</t>
   </si>
   <si>
     <t>Kære Haakon. 
 Vorherre alene ved for hvor længe siden jeg skulde have skrevet til Dig og sagt dig Tak for alle de Fotografier Du sendte mig men - - - ! (alle disse sædvanlige Undskyldninger!)
 Jeg var jo i Kristiania engang igen efter sammen med Yanna og vi skulde jo have været ogsaa til Bergen men det blev en Fiasco. Yanna længtes mest hjem igen efter Ninsen og gled da ogsaa ad Gaarde længe før rimeligt. Jeg derimod blev hængende ved en Buste af Nansen 
 [s. 2]
 som er adskilligt bedre end de Billeder Du muligens har set i Bladene. Den er temmelig stor og var vældig morsom at moddelere. Nansen selv var en hel Oplevelse. Foruden den havde ogsaa en lille Danserindestatuette af Klavenes'es lille Datter sine Kløer i mig og en Buste i Gibsen af Klaveness selv. og saa endelig da den store Opgave som jeg skal i Gang med nu til hans Have. Det bliver saa forfærdelig morsomt og jeg kan faa Afløb for en stor Mængde oppesparede Lyster fra min fortidige Rom- og Pompeirejse. Der saa jeg 
 [s. 3]
 de mest vidunderlige Mosaiker i Stenstumper, det skal praktiseres her paa en stor Terrasse. Tre Ulve der flænger en hel Hjortefamilie: Far, Mor og Barn. Saa en Venusfigur i Marmor. Hun har faaet Æblet og ved nærmere Besigtigelse opdager hun at Lønnen for hendes naturlige Yndigheder er - en lille Unge i en Melons Størrelse. Jeg er sikker paa at jeg kun i ringe Grad foregriber "Mythologiens" Gang. Da der jo staar skrevet at Damen noget senere indgik Ægteskab med den Udkaarende. Er det ikke rigtigt? Naa saa i fladt Helleløb ned mellem Træerne og dernede i en tempellignende Ramme to store 
 [s. 4]
 Figurer. "Vinden der kysser Vandfladen". Det lyder da banalt! Men "Vandet" bliver en Pigefigur der sætter sig paa Hælene bagud uden Støtte ellers og paa hendes Læber staar Vinden som en Mand med Fart i. Han staar paa sine egne Læber i et fast Kys og hans Hæle hænger frit i Luften. Saa gik det banale af det, ikke? Naar de er færdig med at "kysses" synker Frugten eller vel rettere "Frøet" til Bunds og naar Barnet er færdigt kommer det gamle trofaste Flodsvin - en fin gammel vaad Jordemoder op til Overfladen med den nyfødte i sine dybe Nakkefolder. Endelig bag om "Templet" sidder "Nøkken" i Vand over Anklerne og a-
 [s. 5]
 kompagnere hele Redeligheden.
 Det er vel overflødig at fortælle at jeg lægger Kinden fast til den store Hjælper: Arkitekturen for at faa Størrelser og Linjer til at give sig mest muligt ud.
 Jeg glæder mig saadan til al den Sjov og elsker naturligvis Klaveness en Masse fordi han giver mig saa megen Virksomhed til Næverne.
 Den lille Unge i Venus'es Haand er en præsis Paralel til den i Dyrets Nakke 
 Hils Frida 10,000 Gange og Griegs, fra Yanna og mig og Nina.
 Din hengivne Kai. 
 Tror Du at jeg for egen Regning kan faa Billeder af Dysserne Du ved. Det var saa vidunderligt at se. Saadan Skulptur. Kan jeg??</t>
   </si>
   <si>
     <t>1918-07-02</t>