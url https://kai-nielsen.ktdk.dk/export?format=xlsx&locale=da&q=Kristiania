--- v1 (2026-05-05)
+++ v2 (2026-08-11)
@@ -69,72 +69,72 @@
     <t>1915-09-06</t>
   </si>
   <si>
     <t>Brev</t>
   </si>
   <si>
     <t>Kai Nielsen</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen</t>
   </si>
   <si>
     <t>Turtagrø</t>
   </si>
   <si>
     <t>Kristiania</t>
   </si>
   <si>
     <t>Ny Carlsberg Glyptotek, Kai Nielsen-arkivet</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/I4gE</t>
   </si>
   <si>
     <t>Mandag 1915
-Giselen. Det er mærkværdigt og barskt og vildt og smukt som bare Fanden, men det er saa kedeligt næsten sørgeligt at Du ikke er her naar jeg kommer hjem og staar og ser vigtig ud - Du altsaa - og lader som om det har været Dig saa revnende ligegyldigt at jeg har været 5 timer om at naa hen og ned i en dryppende Iskule og tilbage igen langs oprardet[?] Vej i Stedet for de 3 Ola Berge paastaar at den skal gøres paa og til Trods for at Ola bestemt havde erklæret at Vejen ikke var til at tage Fejl af. Du skulde vide hvor Du ser pæn og stærk ud naar Du staar saadan og hvis jeg ikke
+Giselen. Det er mærkværdigt og barskt og vildt og smukt som bare Fanden, men det er saa kedeligt næsten sørgeligt at Du ikke er her naar jeg kommer hjem og staar og ser vigtig ud - Du altsaa - og lader som om det har været Dig saa revnende ligegyldigt at jeg har været 5 timer om at naa hen og ned i en dryppende Iskule og tilbage igen langs opsandet Vej i Stedet for de 3 Ola Berge paastaar at den skal gøres paa og til Trods for at Ola bestemt havde erklæret at Vejen ikke var til at tage Fejl af. Du skulde vide hvor Du ser pæn og stærk ud naar Du staar saadan og hvis jeg ikke
 [s. 2]
-var det forbandede umættelige Dyr jeg er vilde jeg simpelthen have inkasseret en saadan Kærlighedserklæring |som nok[?]| i Stedet for at grave og rode i Dig med alle Midler |og sommetider faa Dig til at græde bare for at føle at Du hænger ved mig med alt det Du har at hænge med. Jeg er et Bæst det Du elskværdigst oversætter en Dreng.
+var det forbandede umættelige Dyr jeg er vilde jeg simpelthen have inkasseret en saadan Kærlighedserklæring |som nok| i Stedet for at grave og rode i Dig med alle Midler |og| sommetider faa Dig til at græde bare for at føle at Du hænger ved mig med alt det Du har at hænge med. Jeg er et Bæst det Du elskværdigst oversætter en Dreng.
 Endnu! Men lille kære Gimmer jeg elsker Dig meget, meget, meget saa meget at den Dag er lige ved at blive til, da Du skal se mig som et anstændigt og forstandigt Mandfolk med Hold i egne Luner.
 Hvordan var det jeg begyndte
 Her er mærkværdigt, barskt og vildt og jeg vilde meget nødigt undvære det i Rejseminderne naar hele
 [s. 3]
-færdig, meget nødigt, og alligevel næste Gang maa Du enten sidde der hjemme og lade Solen skinne paa Dig nu skinner den nemlig igen eller ogsaa vil jeg have med mig en Kammerat at dele Indtrykkene med. Det lægger Pres paa Hjernen af en snakkesalig naar der gaar saa meget ind gennem Portene og intet ud igen.
-Du skulde have været med paa Rideturen herop. Solen æaa og smaalo helt oppe paa Taget af Fjeldet og skinnede paa den hvide "Skodde" der smed Skygge langt ned af Himmelskakten paa den modsatte Side af Dalen. Ind igennem en Elv[?], blaa i Skyggen og dens
+Turen er færdig, meget nødigt, og alligevel næste Gang maa Du enten sidde her hjemme og lade Solen skinne paa Dig nu skinner den nemlig igen eller ogsaa vil jeg have med mig en Kammerat at dele Indtrykkene med. Det lægger Pres paa Hjernen af en snakkesalig naar der gaar saa meget ind gennem Portene og intet ud igen.
+Du skulde have været med paa Rideturen herop. Solen laa og smaalo helt oppe paa Taget af Fjeldet og skinnede paa den hvide "Skodde" der smed Skygge langt ned af Himmelskakten paa den modsatte Side af Dalen. Ind igennem en Elv, blaa i Skyggen og dens
 [s. 4]
 grønneste grønne Farveskin i Solen. Vi |haster| hen forbi 200 Meters Skraaninger lige ned til Bunden og lister os uden om nedfaldne Stenkolosser der ligger i vældige Bunker saa store i et Stykke som en hel Huskarré paa 5 Etager. Saa begynder Sæterens stenradede Indhegninger at tegne med i Bjergskraaningens Fysiognomi og imedens Fossen slaar sit Vand i Skum paa sin skruede Vej nedefter hakker Solen tværs over den ene Kæmpevæg et helt nyt Plan |paa Tvæs| der staar Maal med den sindrigst udtænkte Kunstfilosofi.
 Det ryger af Sæterjentens Søndags-Skorsten og der kommer gamle Koner forbi med Ansigter ligesaa furede i Trækene som Fjeldets Skifer og saa tænk Dig før paa Vejen op forbi en hel
 [s. 5]
 lille By af letklinede Rønner sad der en Jente ude i et tidligt Ærinde og lod Solen skinne sig paa sit bare "Ansigt" i yppig Velbehagelighed. Det var med en vis Hurtighed at Skørterne dalede ned over den fine kvindelige Form da vi majestætisk red vore Heste forbi.
-Jo! Der er muntert Liv paa Bjerget og Hjernen har næppe faaet fat paa et Billede før det hele har forskudt sig og nye Perspektiver lægger sine [...] ud efter os.
-Naar man kommer ind i saaden en vild Dal som den hvor Isgrotten fantes. Har gaaet med Solen generende i Øjnene et langt Stykke Tid til Ola's Hus og Sæteren er borte og bagved os og saa gaar ind
+Jo! Der er muntert Liv paa Bjerget og Hjernen har næppe faaet fat paa et Billede før det hele har forskudt sig og nye Perspektiver lægger sine Arme ud efter os.
+Naar man kommer ind i saaden en vild Dal som den hvor xxx xxx Isgrotten fantes. Har gaaet med Solen generende i Øjnene et langt Stykke Tid til Ola's Hus og Sæteren er borte og bagved os og saa gaar ind
 [s. 6]
 i en kold |og mægtig| stor Skyggeslukt saa gaar der et Gys af Uhygge og Urtidsstemning igennem en lige saa stor som Fjeldvæggene er høje og ligesaa vid og sugende som Dalen gaar i Dybden.
 Dybt inde ligger Sne, og Bræen med sin uhyre Stenmoræne har skruet sig Vej i mægtige Slæng og ligger nu dødsens tavs og dødsens kold og lader sine ligesom rustede |rødlige| Sten irre sig grønne igennem Aar og Tider saa mange og lange at man slet ikke kan faa fat i det. Og saa er det maaske alligevel den Viden |om Tid og Evighed| der faar ens Fantasi til at dirre i saa sære uhyggelige Klange naar man gaar her mutters alene, uden andet menneskeligt Selskab end Olas Varder, og ikke engang sin egen bevægelige Skygge |til Trøst|. Lidt Rislen
 [s. 7]
 af Vand der plasker mellem Sten |men| ingen Genlyd af de flaaede Sider der rækker fortvivlende høit over os kun denne svage Rislen og saa det dumpe Stød Støvlerne slaar ind i Hovedet paa mig. Jo! og saa det evige Konkyliesus af Bjærgets kolde Pust der er saa stærk og tyst en Tavshed at |næsten| overdøver |det silende| Vand.
-Jo lille Giselen. Jeg vilde ikke have undværet det, men en anden Gang vil jeg vælge et klogere Tidspunkt en anden Gang vil jeg udruste mig med mere [...] og tage meget mere Hensyn, Hensyn til Dig.
+Jo lille Giselen. Jeg vilde ikke have undværet det, men en anden Gang vil jeg vælge et klogere Tidspunkt en anden Gang vil jeg udruste mig med mere Beherskelse og tage meget mere Hensyn, Hensyn til Dig.
 Bare Du nu maa have det rigtigt rigtigt sødt og godt til jeg kommer igen. Jeg kommer paa Fredag Aften. Jeg er forsigtig!
 Din. Din. Din. Bare Din.</t>
   </si>
   <si>
     <t>1915-09-08</t>
   </si>
   <si>
     <t>Postkort</t>
   </si>
   <si>
     <t>Haakon Shetelig</t>
   </si>
   <si>
     <t>København</t>
   </si>
   <si>
     <t>Bergen</t>
   </si>
   <si>
     <t>Postkort fra Ringsdalen, Jotunheimen, hvorpaa Kai Nielsen har tegnet sig selv spadserende hen over Jotunheimen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/uCK0</t>
   </si>
   <si>