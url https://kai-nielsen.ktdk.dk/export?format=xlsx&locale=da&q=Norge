--- v0 (2026-05-05)
+++ v1 (2026-06-25)
@@ -533,83 +533,83 @@
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/PYAV</t>
   </si>
   <si>
     <t>Kære Haakon S og kære Fru Frida.
 Endelig - Vi er hjemme igen og næsten rystet ned i Fugerne igen. Jeg er allerede i Drift med 2 nye Ting og Yanna har 1 Gang vasket Haar og skal om lidt til at lægge Sølvtøjet paa Plads. Hun har nemlig saameget af den Slags Familiestøv at vi maa bruge Banker til at opbevare det i naar vi gaar til - Fjælds.
 Jeg har vist truffet og snakket med saadan noget som 1 _Hundrede nye Mennesker i Norge. Jeg har gjort hvad jeg kunde for at frelse disse blødende Sjæle i deres Forvildelser overfor Vigeland og jeg har gjort andre letsindige Ting og randt mig et Par Staver i Livet, men dog ikke alvorligere kommen til Skade end at jeg i Midten af _Februar kommer til Landet igen og har Udstilling. Jeg har ikke mødt blandt alle disse Nyerhvervelser af Venner nogen jeg kan lide saa godt som Jer og ligesom fik lige saa megen Respekt for. Yanna 
 [s. 2]
 regner sig jo i Slægt med Jer og jeg er henrykt over at være kommen i Familie med saa mange Folk som alle vil og kan lægge en Alen til sin Vækst. Det stimulerer. Tak for alt hos Jer og inderlig velkommen skal I være naar I kommer her. - forfærdelig meget! Men hør nu H.S. Den Artikkel om mig med Billeder maa jeg ikke skrive den selv. Ved at komme hjem og stikke Fingrene i Suppedasen igen saa synes jeg her lugter af skidt Suppe saa mange Steder at jeg nødig vil ulejlige d Hrr. med mig, men gerne skal faa dem til at skrive andre Ting til Dig hvis Du vil have. Jeg tror godt jeg kunde redde det kildne, ved en Selvanmeldelse ved at gaa ret paa og jeg tror at jeg kunde komme ind paa mange morsomme Forhoid baade i Fejltagelse! og det jeg synes maa være det rigtige. Professionelle Skribenter kan muligens putte mig ind i dansk Fysiognomi set fra deres Hold, men de kan ikke sige en Tøddel om hvad det er der bringer Kunst ud i sin Form det er en Ting de vil, men det er en Ting de ikke 
 [s. 3]
 kan! alle disse velsignede Parasitter paa de Folk der producerer. og Kalle var meget mere stemt for Skrivelser om bare Arkitektur (hans Hjerteblod) end det at bruge mig som Indgangsleddet. Og han har vist Ret.
 Hvad siger Du til det. Jeg kan huske mange af de Snores Konstruktion der trækkes gennem Ens Hjerne mens man er paa Vejen og Artiklen kan blive mere end bare mig; ogsaa Mening simpelthen. Det vi to snakkede om kommer med og ligeud af Tingene. Svar mig om Du vil det saaledes ellers skal jeg naturligvis nok faa en anden til det. Men vælger Du mig bliver det positiv Gerning, det lover Jeg.
 Saa kan Du jo indlede for ligesom at tage det ramme af det eller jeg kan selv gøre lidt Baslementer i Begyndelsen. Saaledes som Du synes det. Dette er Tak og Forespørgsel i Hast. 
 Jeg er glad over at Janna siger at Du vil have mere efterhvert! os to imellem! naar du kommer. Hilsener lige saa stærke og gode som I kan tænke Jer dem. 
 Eders hengivne 
 Kai
 For Sikkerheds Skyld. Adr. her: 
 Gl. Carlsbergvej 4. Kbh. Valby. 
 [s. 1]
 Hils Griegs! Mange, mange Gange.
 [på hovedet:]
 Jeg skriver imorgen.
 Yanna</t>
   </si>
   <si>
-    <t>1921 februar? (udateret)</t>
-[...9 lines deleted...]
-  <si>
     <t>1921 marts? (udateret)</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/DvNq</t>
   </si>
   <si>
     <t>Kære Haakon. Tak for tilsendt Brev og forskelligt. Jeg er meget henrykt over at komme til at figurere i Eders fornemme K.K. - det synes jeg det er. Jeg synes mine Noter kunde være trykt lidt mere petit. gjort lidt mindre af sig i det Ydre, maaske nok i den forfængelige Ide, at det saa havde virket saa meget stærkere. fordi jeg mener hvert Kvidder jeg siger og synes der er Fornuft i det - lad det saa skorte i Udtrykket - jeg er jo ikke vandt til at skrive. Naa men det var maaske typografisk blevet stygt. Jeg er meget glad over at Du synes om det og takker Dig for Mas med Korrektur. Men I "Redaktioner"! er nu nogen Djævle at vi aldrig kan faa læse Korrektur selv! Det var det første jeg skrev om til Harry Fett - den pæne Mand - ellers! - Og foruden et Par almindelige Brølere hvor I staver "store Ord" med smaat - hvilket naturligvis er ligegyldigt er der een aldeles forbandet Fejl. Nemlig under Billedet "Vorherre puster o.s.v." der staar der nu trykt: "- - - Gruppe i Kalksten under Arbejdet i Atellieret!" Og i den Note jeg har sat mest Klang i fortæller jeg netop om den samme Gr. !i! Attelieret og praler med hvordan den virkede !der! "ragende fra Gulv til Loft"!! i Modsætning til nu paa Galleriet her hvor den 
 [s. 2]
 staar ad Helvede til. |Paa Billedet staar Fi. paa Stenhuggeriet.| Jeg vil nødig kværulere eller lave extra Bryderi, men kan der gøres noget ved det? Et andet Sted forekommer et Hjørne der "smitter over" i Stedet for snitter over, men det kommer vist af at jeg i Manuskriptet har haft den fortræffelige Ide at stave snitter med to n.ner. Resten er iøvrigt fortræffeligt og jeg er ganske rørt over alle de store Billeder I ofrer paa mig.
 Tak eller[s] for alt godt. Kan det ikke rettes det med "Atellieret" maa det jo tages med Sindsro. Nu er jeg snart rask igen og tror med uopslidelig O[p]timisme at det dennegang er for Alvor i Orden. Saa vil jeg ud og være 
 "Naturalist". Til Paris. London. Amerika o.s.v. Have min Gerning til at bunde i min Dag! saa kan Du og Harry Fett - hvis Sag det maaske er - om en 500 Aar gaa og lave "Stil-præget" - om i gidder - for vor Tid. Det er ikke min Sag. Og efter min Mening ingen god Kunstners Sag. Skidde være med Stil og nu har vi haft nok af Isme éen og 'Isme' en anden. Det var "Negativisme" hele Historien |og Træthed|. Jeg har sat Ordet omhyggeligt i Anførselstegn for det gjorde det positive at ryste hele Posen saa godt sammen at vi var -eller |bliver| nødt til at prøve at hitte os selv ud af Klumpen, hver især. Vi kan da for Fanden ikke nu om Dage lave 
 [s. 3]
 Kage- og andre Fade om i spidskirkeligt gothisk Vinduesbuestil - med den Religiøsitet (Bordben o.s.v.) vi raader over. Eller Fetishtilbedelse i Niggerskulpture[r]. Eller Thorvaldsen - det sølle Pjok - og han gik dog efter noget af det vi kunde føle som Skønhed i os selv og de Piger, vi holdt af at liggge hos. Tænk en græsk Figur!!! Jeg husker en oj! oj! oj! Og alle Træk-Skelettet-op-Ismerne! har jo bare glemt at det imaginære Spil er meget mere levende. Nej! lad dem saa være talentfulde mange af de massesugestionerede og ogsaa - holdte af Spekulanterne, dem var der mange af. Jeg vil Verden over med "Naturalisme". Født af Hverdagen og stille den lige for Næsen af alle Ismerne. Jeg har ogsaa sat Naturalisme i Citationstegn for man kan jo ikke det. Men man kan prøve at være naturlig og lade være at glide med Strømmen. Tværtimod at slaas lidt med de andre. Faa god Kritik af de ikke sugestionerede. Misundelse og Øretæver sikken en herlig Verden saa.
 Det som er mig en Glæde naar jeg er ude at se Kunst er at se næsten samme Grad af Kærlighed til en Form gaa igen til Tider saa langt tilbage som hos Niggere eller Mexikanere - jeg vil ikke snakke om Indere - den samme Kærlighed som jeg har hentet mig hos Mutter Natur pr Kærtegn af en sød Kvinde 
 [s. 4]
 pr Styrke hos en Mand hvor det gik i Fællig med anden Egenskab jeg kan beundre. Med andre Ord Kærlighed saa tæt saa den bliver liggende i Erindringen. I det Hele at se at vi paa Tegn |i vor Tid| kan føle Ens med de fremtrædende Herrer eller Epoker ned gennem Tiderne fra al Verdens Lande i "naturalistisk" Fornemmelse for Tingene ikke i Smaating men helt - Selvopholdelsesdrift. Kønsdrift. Meddelelsesglæde - det er for mig den røde Traad gennem alle Tider. Stilpræg - naar jeg ikke aldeles tydelig kan notere mig deres Haandværkersnedighed f. Ekspl. i den "lange" Gothiktid hvor højtsiddende Skulpturer foruden de lange Halse og Lemmer har korte Laar, gjort i nøje Forhold til Kirkens hele Bredde, kort-fremdrejende Skuldre, at de ikke skal dække for Ansigterne eller gøre Figurene uklædelige korthalsede, |den Slags Ting|. Den Slags naturlig "fødte" Durkdrevenheder! Ting som jeg synes Ordet Stil! er altfor pænt et Ord til - ja altsaa Stilpræg kommer for mig i 6-7 Række. Det kan man maaske læse sig Aarstal af, men - jeg keder mig ogsaa af afskaarne Blomster!! Nej! men Du gode Gud jeg ligger her og rabler et langt Brev. Det var fordi Dit elskværdige Brev med Din Slaa-i-Bordet-Skrift - fik mig til at huske paa de lange Rinskvinstimer i Bergen hos Dig og Frida hvor vi havde det hyggeligt med |saa| lang Snak, at jeg glemte mit Skvatblødende Hyl-
 [s. 5]
 ster og følte mig halv Helt og evnende en Masse Ting. Det var yndige Timer. Selv for en Mavebløder som jeg var. Gud! hvor var jeg syg den Vaar deroppe. - Og rask! bandede de Lærde paa at jeg var! Saa blev jeg til en ynkværdig Neurasteniker i min egen Fornemmelse, noget nær det værste jeg vidste. Saa kom der Gud være lovet en kraftig Blødning igen og fortalte at min "Pære" var god nok, om end Kødet o.s.v. Saa igen var jeg rask! de Lærde bandede |igen| og igen følte jeg mig hundesyg. Ogsaa igen en Bl. saa jeg var lige ved at gøre min Slutningskompliment. Og nu endelig efter l6aar Forløb i det Hele har de skaaret ikke alene Saaret men hele den gamle Udgang væk! Og nu føler jeg mig "rask". Selv om jeg er svag. Det var som om jeg havde slugt min egen Dødsdom, der sad og trykkede Sidebenene og saa en skønne Dag slap den ud af nat. Vej.
 Nu paastaar de Lærde at jeg nu endelig skal kunde taale Dit og Dat, Stød i Maven a la Rambok, Medlemskort af "Den grønne Bænk" brække Benene paa Fodtur i Fjeld og paa Ski. I det hele tage[t] komme af med Livet paa en sund og god Maade. Der skal bare gaa en to, tre Maaneder.
 Hils Frida l000 Gange og Hr. og Fru Grieg en Masse. Hilsener fra Jans en Masse. 
 Eders hengivne Kai. 
 St. Lucas St. (liggende derfor den jaskede Skrift).</t>
+  </si>
+  <si>
+    <t>1921 marts (udateret)</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/NxCR</t>
+  </si>
+  <si>
+    <t>Kære Haakon. Jeg ved ikke hvad Jans har skrevet, men jeg 
+har læst Dit Brev til Hende og mig. Jeg er for min Part revnende ligeglad. De andre hernede er jo nok som Regel efter mig i al Almindelighed, men jeg mener som Du at man maa kunne se at "Noterne" er komne paa Opfordring. — Det er jo det med Napoleon, der klædte sine Generaler i vældig fine Uniformer og saa selv "stak af" i en enkel graa Dragt — det er jo et fint Koketteri. Hvis nu Karl V. var kommen i alm. Tryk og jeg i fineste Petit ved hvert Billede det var end yderligere lidt mere storsnudet. Med hvad skal man være saa do for. Jeg er ligeglad. Men ikke med at Du synes om det jeg skrev. Det er jeg simpelthen henrykt for, fordi Du simpelthen! nok er en af dem jeg allerhelst vilde skulle synes at jeg fik sagt noget. Hilsen til Frida og hils Revolds. Din hengivne
+Kai.</t>
   </si>
   <si>
     <t>1922-06-12</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/e0DE</t>
   </si>
   <si>
     <t>Kære Haakon. Tak for to Vennebreve. Fanden gale mig. Jeg havde allerede paa Opfordring af Janna skrevet til Th. Halvorsen og Dit Brev kom mig først i Hænde i Gaar. Og Th. H. har svaret: et overordentligt elskværdigt - Nej! Daarlige Tider o.s.v. Det hører man alle Steder saa jeg [er] mere end henrykt for Ejnar Grieg's Barnebuste og skriver straks til ham 
 [s. 2]
 og skal nok holde Kæft. Og det kan godt gøres for ca. l000 kr.
 Jeg tager til Kristiania herfra Onsdag d 21 Juni. Hvis det saa passer saa tager jeg Harry Fett først. Som Du ogsaa kan stole paa jeg skal skrive til og saa komme til Os og moddelere E.G's.
 Gerne, gerne, gerne.
 Saa skal jeg tage mit første Tin med at vise Dig. Det er jeg simpelthen glad for at være dumpet ned i. 
 [s. 3]
 Intet er saa galt, uden at det dog er godt for noget. Jeg har lagt Brevet til E.G. i Dit. Det maa Du ikke være vred over, men jeg aner ikke hvad han er eller hans Adresse. Og jeg kan begribe at Brevet ikke maa gaa forkert, da der er Hemmeligheder med i spillet.
 Vil Du hilse Frida en Masse fra mig og Du selv. I som har været saa søde og gode mod mine Unger og Janna nu i snart et hundrede Aar.
 [s. 4]
 Saalænge siden synes jeg det er siden at de rejste fra mig.
 Og Tak ogsaa for: Harry Fett. Jeg begynder at smøge Skjorteærmerne op allerede ved Indsejlingen til Kristiania og spytter i Næverne naar jeg gaar over Landgangsbroen og sender Dig et Dusin venlige Tanker naar Plastelinaen begynder at tage Form efter H.F.'s Barn.
 Stol paa det.
 Din hengivne
 Kai
 d 12 juni 22</t>
   </si>
@@ -752,51 +752,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/duUw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/KekD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/1B7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/avXf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/QiQB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/n2MU" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/78dQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/U633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YLiP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/b9TW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3kLq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/yD24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/CANP" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId19" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DjQ2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId20" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/iV2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Fv6L" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/4vEv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/aw7n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/YKwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/PYAV" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/DvNq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/NxCR" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/e0DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xHEa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>