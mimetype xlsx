--- v1 (2026-06-25)
+++ v2 (2026-08-11)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <sheets>
     <sheet sheetId="1" name="Kai Nielsen" r:id="rId4"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="113" xml:space="preserve">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="114" xml:space="preserve">
   <si>
     <t>Datering/Værktitel</t>
   </si>
   <si>
     <t>Dokumenttype</t>
   </si>
   <si>
     <t>Afsender/Ophavsperson/nøgleperson</t>
   </si>
   <si>
     <t>Modtager</t>
   </si>
   <si>
     <t>Afsendersted</t>
   </si>
   <si>
     <t>Modtagersted</t>
   </si>
   <si>
     <t>Omtalte steder</t>
   </si>
   <si>
     <t>Omtalte personer</t>
   </si>
   <si>
@@ -165,72 +165,77 @@
     <t>Kære Haakon Schetelig
 Hjertlig mange, mange hjertens Tak for et nydeligt Gibshovede. Det er storartet og jeg er henrykt over at have det.
 De gamle Drenge var nu alligevel meget, meget bedre end vi er.
 Tak!
 Janna skal tvangsindlægges i Morgen, Kl. 6.
 "Saa vil jeg ikke have noget Tøv mere" sagde Proffessoren, da hun i Onsdags paa Grund af velbefindende bad om Udsættelse.
 Og det vil jeg heller ikke.
 Vi er saa spændte saa vi tripper i det.
 Hilsen en masse, til Frida og fra Janna og fra mig Eders hengivne
 Kai.
 Vi er meget, meget optaget over Branden i Bergen.</t>
   </si>
   <si>
     <t>1916-01-26</t>
   </si>
   <si>
     <t>Brevkort</t>
   </si>
   <si>
     <t>Yanna Kai Nielsen</t>
   </si>
   <si>
     <t>Povl Baumann
 Ivar Bentsen
 Johannes  Rump
+Haakon Shetelig
 Vilhelm Wanscher</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/avXf</t>
   </si>
   <si>
     <t>Lille sødeste Yanna.
-Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Scherfig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
+Jeg kom i Snak med Iver, Wanscher, Baumann og flere om ... Bergenskonkurrencen. Jeg har skrevet et Brev til Schetelig. Iver vil tage derop straks, hvis der er noget om det. Giselen jeg kommer alligevel ud til Dig i Morgen tidlig. Jeg sidder nu paa Bernina og "holder Møde".
 Giselen lille Tut. Jeg har lige ringet til Fødselsstiftelsen og Du er der jo stadig desværre.
 Du kan tro at jeg er glad for i Dag. Vi sad hos Rump til Kl. var 6½, saa jeg kom for sent til Tandl. men R. var meget fortrøstningsfuld og lave os en friierskrivelse.
 Jeg elsker Dig meget mere hver Dag. Din D.</t>
   </si>
   <si>
     <t>1916-01-30</t>
   </si>
   <si>
+    <t>Albert Naur</t>
+  </si>
+  <si>
     <t>https://kai-nielsen.ktdk.dk/d/QiQB</t>
   </si>
   <si>
-    <t>Kæreste lille Kongegissen.
-Jeg længes saa forfærdelig efter Dig og holder saa meget, meget mere end nogensinde, og det holder aldrig op med at [...]
+    <t>Kæreste lille Konegissen.
+Jeg længes saa forfærdelig efter Dig og holder saa meget, meget mere end nogensinde, og det holder aldrig op med at vokse.
 Din Dreng
+P.S.
 Jeg har altsaa været hos Naur og haft det godt
 Nu skal jeg hjem
 Jeg er saa spændt paa hvad Professoren siger om - - - Ring straks i Morgen
 Din Din</t>
   </si>
   <si>
     <t>1916 eller 1917</t>
   </si>
   <si>
     <t>Helsingør</t>
   </si>
   <si>
     <t>Kai Nielsen fortæller om et besøg hos Tetzen-Lund.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/n2MU</t>
   </si>
   <si>
     <t>Kære lille Yans.
 Først og fremmest elsker jeg dig og der bliver det store Hul i Siden - du ved - naar du saadan rejser. Det har nok været Fornemmelsen af det, der har faaet en Mand i gamle Dage til at lave Mythen. Hvoraf det altsaa fremgaar at det har været en gift Mand der skrev den Ende af Biblen.
 Jeg kommer ligefra Tetzen Lund og hans 230 aarige gamle Mor som havde to veritable Stære siddende
 [s. 2]
 paa Øjenene. En 74 aarig adstadig Søster der serverede --- The! (Middag først altsaa) Saa var der gudskelov et Bjerg af en Niece - nogen og Halvtreds, der haardnakket paastod at hun kendte min Mor fra Skagen.
 En rigtig hyggelig Dag der resulterede i at jeg naar jeg kommer hjem skal foranstalte en Skitze til en Dryade = en 16 aarig Bondepige. Grunden er gammel Bøgeskov med stærkt bakket Terrain og Figuren skal staa midt i en Bakke og ligesom følge med [...] en nysgerrig Skovens Datter der baade fræk i sin Nøgenhed
 [s. 3]
@@ -444,51 +449,51 @@
 Jeg har ligget og læst nogle Bøger om græsk-romersk Skulptur og er kommen til den Overbevisning at din Kunst er den fornemste i Verden og den der udøves af de værste Stympere, saa ædelt er det at gøre Figurer og saa meget 
 [s. 4]
 kan der syndes i den Profession. Der er bl.a. Billede af et Cæsarhoved i Basalt, det skulde du se, det giver L[y]st til at blive hundrede Aar, om man bare for sin egen Skyld, ganske fattig og med en Brødkurv paa Bordet, om der skulde komme Mæcener, for sin Sjæls Skyld kunde gøre saadan et Stykke Arbejde.
 Du kan forstaa at nu skal jeg til at skrive, et Bjerg af Arbejde venter paa mig, og jeg ved sgu ikke om jeg skal over det eller igennem det. God Bedring! Fra Else tusind Hilsener til Janna og dig 
 Din Johs V.</t>
   </si>
   <si>
     <t>1919-04-11</t>
   </si>
   <si>
     <t>Jens  Thiis</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/YKwr</t>
   </si>
   <si>
     <t>Kjære Kai
 Idag fik vi din buste i hus, og nu står den fast og tung og bydende på den gamle konsol tilhøire for mit store skrivebord. - Jeg skulde skrive om Corot iaften, for imorgen har jeg den høitidelige åpning av vor første franske utstilling - Corot - i F.F.K. at svare for. Jeg må da holde en åpningstale. Men oprigtig talt falder det mig svært at samle mine tanker og bøie mine impulser ind i den store charmeurs duftige verden, slik som din "bryter" står og brummer til mig. - Det er som en dyp streng bas, uten ord, som truer der fra høire side: Ikke no lyrik her! Ikke no føleri! Fast klar form i Avgørslen. Basta!
 Ja, foreløbig ialfald, beundrer jeg den grænseløst. Skjævheternes ballance, uttrykkets samlethet, formrigdommen i al den slette, glatte enkelthet er fuldkommen overbevisende som bare den store kunst er det.
 Jeg vil si dig det åpent, Kai, fordi vi er venner og jeg har ret til det. Jeg var et stykke på vei til at tape interessen for din kunst i dens mindre betydelige og noget maniererte utslag
 [s. 2]
 Den blev mig noget for rund og pudsig i al sin gemytfulhet. Jeg begyndte at spørge efter det som jeg vidste ligger i dit talent - det store, det faste og enkle.
 Da jeg sidst stod i dit atelier, da spurgte jeg ikke længere. Da jeg så din slanke og stramme Venus eller la os hellere kalde hende - ja hvad skal vi kalde hende? - "Kvindenaturen" med bartnet på sine hænder, da ga jeg mig over med en gang. I den skikkelse svulmer og spænder alt det som du i tidligere arbeider har foldet ut under løse tøiler, men her har du strammet tøilerne, her arbeider du under den store kunsts tugt. Her har du mestret dit eget gemyt og uten fare for tørhet strammet det hele sammen til klarhet og enkelthet. Og i enkeltheten spiller og funkler livet og sensualiteten - det er det mesterlige ved det.
 Og noget av det samme - på en anden måte - synes jeg |er| det store ved din buste, som du vet jeg ved samme leilighet faldt i henrykkelse over. Nu da jeg har den i hus han jeg bedre og roligere tale om det. Jeg sa vist noget om at den forenet i sig de store monumentale egenskaper i ægyptisk skulptur og de stærke individuelle pågående egenskaper som gjør Donatello til den nyere tids største portrætbilledhugger. - Jeg kan godt stå ved det jeg da sa. Jeg kan ialfald ikke i øieblikket uttrykke
 [s. 3]
-det koncisere og bedre. Og jeg synes at den vei du i disse dine sidste arbeider har slåt ind på, må for dig og for dem som holder av dit talent, være den rette vei. Jeg står ikke uforstående overfor andre strømninger som er oppe i tiden, både den arkaistiske, den naivistiske og den abstrakt formalistiske, som den yttrer sig i kubismen. De kan alle ha sine berettigelse - når de springer av talent, og ikke av mot - og de gjør sikkert sin gode gjerning i Kunstens lange forløp. Men det er allikevel en tilfredsstillelse for en aldrende mand som mig, som nok føler med ungdommen, men ikke altid i denne tid kan fornemme selve ungdomsfriskheten i den nye kunst, at se et arbeide, hvor efter min mening adskillig av disse tidens forskjelligartede bestrævelser flyter sammen til en avklart og personlig følt enhet. Arkaisme kan ikke, om de vil være ærlige, nægte din bryter-buste sin ros, naturalisme får bare plat faldt tilfot, og kubisme må, synes jeg også se at du er en mand som er inde på nye veie, selv om veiene ikke er opstukket efter deres brogede kort.
+det koncisere og bedre. Og jeg synes at den vei du i disse dine sidste arbeider har slåt ind på, må for dig og for dem som holder av dit talent, være den rette vei. Jeg står ikke uforstående overfor andre strømninger som er oppe i tiden, både den arkaistiske, den naivistiske og den abstrakt formalistiske, som den yttrer sig i kubismen. De kan alle ha sine berettigelse - når de springer av talent, og ikke av mote - og de gjør sikkert sin gode gjerning i Kunstens lange forløp. Men det er allikevel en tilfredsstillelse for en aldrende mand som mig, som nok føler med ungdommen, men ikke altid i denne tid kan fornemme selve ungdomsfriskheten i den nye kunst, at se et arbeide, hvor efter min mening adskillig av disse tidens forskjelligartede bestrævelser flyter sammen til en avklart og personlig følt enhet. Arkaisme kan ikke, om de vil være ærlige, nægte din bryter-buste sin ros, naturalisme får bare plat faldt tilfot, og kubisme må, synes jeg også se at du er en mand som er inde på nye veie, selv om veiene ikke er opstukket efter deres brogede kort.
 Hermed skal intet ondt være sagt om dem |som| er yngre og
 [s. 4]
 mere rel[...] end du og jeg. Men det gode skal være sagt at du har skapt et moderne arbeide ut fra din egen rike personlighet og dermed et arbeide |som er| av blivende værd.
 Jeg sier dig hjærtelig tak for gaven - fra Ragna og mig.
 Din hengivne
 Jens Thiis
 Dette skriver jeg på Gustav Vigelands femtiårige fødselsdag, ham som du vet jeg elsker, skjønt vi aldrig ses, og som du også skal komme til at skatte, nu du er rik nok til det og står i din evnes overflod!
 En eneste ting, kjære Kai, er jeg ikke glad i ved din buste. Trappetrinene. Det virker ostentativt og tar noget av magten bort fra selve hodet. Vor lille Tita sa det også, da jeg spurte hende om hun ikke syntes det var en vakker mand vi hadde fåt i huset - "Jo, manden syntes hun godt om, men hun kunde ikke tænke sig at et hode kunde gå i trapper!" Barnet hadde ret, det behøves ingen arkitektonisk pekepind for at akcentuere arkitekturen i det hode!
 Godhet kjære ven og hils Janna!
 Din hengivne
 Jens Thiis</t>
   </si>
   <si>
     <t>1919-07 ca.</t>
   </si>
   <si>
     <t>Ludvig Karsten
 Ernst Michaelsen</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/xIwf</t>
   </si>
   <si>
     <t>Kære lille Yanna. Jeg kan ikke tage til Michaelsen i Aften. Karsten er |siden sidste Samtale| taget ind fra Hornbæk paa min Opfordring og jeg har moddeleret paa hans Buste (som var Grunden) inden den gaar til Sten. Vi maa blive sammen i Aften inden han tager af Sted igen. Naa! Men jeg ringede med Ernst Mi. og han var ikke hverken særlig imponeret eller angst. imponeret af Pris og Angst for ikke at faa solgt. og han raadede mig absolut til at sælge kuns paa den Betingelse at vi ikke flytter før vi har anden Beboelse. Ellers synes han Tilbudet er godt nok. Det gør jeg saa lille Gøj. Levinsen har jeg allerede sendt Tegninger og maset med. Nu ringede jeg til ham uden Held. ligeledes til Lackmann for at kundgøre ham den nye og uigendrivelige Beslutning. Han var heller ikke at træffe nu men saa tager jeg ham i Morgen. Men lille Gøj saa bliver det ved det. Ikke Salg før ny ordentlig Beboelse. Det var bare Lachmann der masede lidt paa - han om det.
 Her Billeder er de ikke søde nogen af dem. Hils Else og Joh. V. og Drengene. Og kys lille Hjerteungen. Skal skrive mere i Morgen.
@@ -1023,1027 +1028,1025 @@
     </row>
     <row r="6">
       <c r="A6" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="H6" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="H6" s="5" t="s">
+        <v>37</v>
       </c>
       <c r="I6" s="5"/>
       <c r="J6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K6" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L6" s="6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="5"/>
       <c r="J7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K8" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L8" s="6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L9" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L10" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L11" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I12" s="5"/>
       <c r="J12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M12" s="5"/>
     </row>
     <row r="13">
       <c r="A13" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I13" s="5"/>
       <c r="J13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="5"/>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I14" s="5"/>
       <c r="J14" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M14" s="5"/>
     </row>
     <row r="15">
       <c r="A15" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I15" s="5"/>
       <c r="J15" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M15" s="5"/>
     </row>
     <row r="16">
       <c r="A16" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I16" s="5"/>
       <c r="J16" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M16" s="5"/>
     </row>
     <row r="17">
       <c r="A17" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I17" s="5"/>
       <c r="J17" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K17" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L17" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I18" s="5"/>
       <c r="J18" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I19" s="5"/>
       <c r="J19" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K19" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L19" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I20" s="5"/>
       <c r="J20" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K20" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L20" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I21" s="5"/>
       <c r="J21" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K21" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L21" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="5" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H22" s="5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I22" s="5"/>
       <c r="J22" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K22" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L22" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B23" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G23" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H23" s="5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I23" s="5"/>
       <c r="J23" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K23" s="5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I24" s="5"/>
       <c r="J24" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K24" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L24" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I25" s="5"/>
       <c r="J25" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K25" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L25" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I26" s="5"/>
       <c r="J26" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K26" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L26" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I27" s="5"/>
       <c r="J27" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K27" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L27" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5" t="s">
         <v>20</v>
       </c>
       <c r="K28" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L28" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <hyperlinks>
     <hyperlink ref="M2" r:id="rId7"/>
     <hyperlink ref="M3" r:id="rId8"/>
     <hyperlink ref="M4" r:id="rId9"/>
     <hyperlink ref="M5" r:id="rId10"/>
     <hyperlink ref="M6" r:id="rId11"/>
     <hyperlink ref="M7" r:id="rId12"/>
     <hyperlink ref="M8" r:id="rId13"/>
     <hyperlink ref="M9" r:id="rId14"/>
     <hyperlink ref="M10" r:id="rId15"/>
     <hyperlink ref="M11" r:id="rId16"/>
     <hyperlink ref="M12" r:id="rId17"/>
     <hyperlink ref="M13" r:id="rId18"/>
     <hyperlink ref="M14" r:id="rId19"/>
     <hyperlink ref="M15" r:id="rId20"/>
     <hyperlink ref="M16" r:id="rId21"/>
     <hyperlink ref="M17" r:id="rId22"/>
     <hyperlink ref="M18" r:id="rId23"/>
     <hyperlink ref="M19" r:id="rId24"/>
     <hyperlink ref="M20" r:id="rId25"/>
     <hyperlink ref="M21" r:id="rId26"/>