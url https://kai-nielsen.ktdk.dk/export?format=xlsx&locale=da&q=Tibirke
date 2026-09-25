--- v0 (2026-05-05)
+++ v1 (2026-09-25)
@@ -94,70 +94,75 @@
 Kære Kai.
 Nu har jeg været henne og se dine Sager grundigt igennem.
 Uden Tvivl er du vor Tids første Billedhugger.
 Det er et Særsyn at den nøgne Ild fra Jordens Indre endnu blomstrer med samme Sødme og Brutalitet som i de Tider man kalder Urtider. - Vogt dig for Antiken!
 Dine sidste Arbejder synes jeg mindre om end nogle af de første, du er bleven ikke saa ene mere.
 Jeg elsker Naturen i raa Form; Stil og Delikatesser smage mig naturligvis lige i Øjeblikket, siden har man ikke et Blik tilovers derfor.
 Du skal have taget mig ilde op at jeg har udtalt mig med Ringeagt
 [s. 2]
 om moderne Kunst og nogle af dens Frembringere, det haarrejsende Forfald der gaar Haand i Haand med Krigens Vederstyggelighed, et almindeligt menneskeligt Afsind omkring 1916, lader det til, men Kunstens Forfald er det værste, vær vis paa at jeg altid vil udtale mig om Kunst efter min Forstand og saaledes som det passer mig.
 Kunstens inderste Væsen er Kælenskab, gode Kirtler, den der har hvad [m]an skal have avler Verden paany; Kunstneren har imidlertid et Ansvar som Borger og Mand ligesaa betydningsfuldt som Præsidenten over de forenede Stater, Guds Død, meget større.
 Bliv ved Modellen!
 Der er ingen anden Tid end den man lever i. Det er den samme Grækerne og Renaissance mestrene levede
 [s. 3]
 i; kun Kunsthistorikere taler om Fortider eller Perioder. Kunsten har ingen Tid, hvis man bliver ved sin egen.
 Du har glædet mig ved øm og sindrig Kunst. Du er i langt mindre Grad personligt et Asen end Pluraliteten af Mennesker.
 Modtag dette Digt, skrevet i Erkendtlighed, fra Mand til Mand. For Venskabet egner jeg mig ikke, jeg foretrækker som du Kvinder for Mænd.
 Livet er kort; lad mig ikke have set dine ejendommelige Træk for sidste Gang.
 Vil du hilse din fortrinlige Kone.
 Din hengivne
 Johannes V. Jensen</t>
   </si>
   <si>
     <t>1918 udateret</t>
   </si>
   <si>
-    <t>Digt om Kai Nielsens &lt;em&gt;Træet og børnene&lt;/em&gt;, der var udstillet i februar 1918 som del af skulpturtableauet &lt;em&gt;Eventyrtræet&lt;/em&gt;.</t>
+    <t>Digt om Kai Nielsens &lt;em&gt;Træet og børnene&lt;/em&gt;, der var udstillet i februar 1918 som del af skulpturtableauet &lt;em&gt;Eventyrtræet&lt;/em&gt;. I den vedlagte note (afskrift) udtrykker Johannes V. Jensen sin beundring for skulpturen.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/VC2d</t>
   </si>
   <si>
     <t>Til "Træet og Børnene"
 Ja, Kvinden det er Livets Træ,
 Alverdens Læ, Ask Ygdrasil.
 Som Spæd du kom fra hendes Knæ
 og dem du huger atter til.
 Ryst hendes rige Gren, med Tugt
 og vakker Haand men uden Gny.
 Med Skælven slipper hun sin Frugt.
 Der bliver Frugt deraf paany.
 Knop skyder Knop, og Frugters Frugt
 fra Træet kom, til Træet gaar.
 I Evighed staar Træet smukt
 med trinde Børn og Pigers Vaar.
-Johannes V. Jensen</t>
+Johannes V. Jensen
+[vedlagt note, senere afskrift]
+Kære Kai. Hermed de 3 Vers. Jeg synes Børnetræet er noget af det smukkeste og solideste du har gjort. Tak for sidst. 
+Vil du hilse Janna og din egen Pigeknop! 
+Din hengivne 
+Johannes V.</t>
   </si>
   <si>
     <t>1918-09-11</t>
   </si>
   <si>
     <t>Afventer transskription</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/11TQ</t>
   </si>
   <si>
     <t>1918-09-21</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/3b9H</t>
   </si>
   <si>
     <t>Tibirke 21 Sept 18 
 Kære Kai
 Naar Du kan komme igennem Victor Hugo, som faa kommer igennem, siger Else at Zola jo maa være noget for dig. Prøv med Faldgruben eller Mukkerten (L'Assommoir) i Politikens gamle udmærkede Oversættelse og derefter Nana, hvis du ikke har læst dem, det er to af Verdens uforgængelige Bøger og anderledes nærende end den gasfyldte Hugo; og saa er de saa dejlig lange, [de] kan vist omtrent vare Resten af din Straf ud. Du slipper jo billigt alligevel og vel er det, og dine Venner gør sig det Haab at du denne Gang vil have lært lidt af Lussingen. Det er ikke for at dominere over dig at jeg 
 [s. 2]
 giver dig saa mange faderlige Raad, men jeg vil dog bare lægge dig paa Sinde, at hver Gang du paa Fyrstevis ødsler med dit Helbred lægger du til Utzon Franks Livsglæde.
 Nu er jeg endelig feberfri og har været ude og gaa to Gange, det forter ikke stærkt, men jeg distancerer dog Myren. Om en halv Snes Dage tage vi hjem. Vejret har været til at fortvivle over og lader ikke til at blive bedre, og nu er Else ked af at gaa og varte mig op og savne sine Drenge, hvortil du hører. Hun omfatter dig med samme ængstede Beundring som sin Villum, der som du maaske har hørt gjorde et Forsøg paa at slaa sig ihjel ved at falde ned fra et Træ. Jeg for min Part erklærede at jeg, hvis
 [s. 3]
 han havde slaaet sig ihjel, vilde have givet Liget den Dragt Prygl det fortjente, og saadan er altsaa mine Følelser overfor den Slags Drenge, inklusive dig; men jeg er nu ogsaa 45 Aar gammel og har min bedste Arbejdstid for mig endnu.
@@ -218,62 +223,62 @@
 nok i Orden. Her ankomne Breve.
 Lille kære Janna, mine to Unger
 Din hengivne Kai.
 Hils Joh. V. og Else.
 Og lille Gøj. Ring til mig i Morgen ca Kl 12. Jeg maa have at vide om Du vil have Jorbær (syltede) sendt, der er hermetisk Lukketøj. Det kan altsaa lade sig gøre.
 Tag din Bromnatrium to store Spiseskefulde om Dagen og drik og smil og vær glad. Kan du lille Gøj.
 Bare vi var i Orden, det var Vinter og I hjemme igen saa skulde jeg nu skynde mig at faa mig gjort færdig her paa Atelieret for før da jeg ringede med Dig invitterede Du mig til Middag. Og saa skulde jeg jo først indenom at stoppe noget i Lommen til Ninsen og Hans Otte.
 Hvordan med Barnedaaben! Det maa Du ikke lade glide ud.</t>
   </si>
   <si>
     <t>Arbejdet på &lt;em&gt;Vandmoderen&lt;/em&gt; er kommet i gang.</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/y2kp</t>
   </si>
   <si>
     <t>Lille Yanna lille gode kære Pige. Nu begynder det. Aah! For Fanden om det bare er sandt. Ikke Flid. Ikke Karakter, men Arbejdsvildskab og ikke denne infame Statue og ustandselige Selvkritik,
 [s. 2]
 der fører lige lukt ind i et Ugidelighedens Helvede. Men saa har jeg da ogsaa haft Model idag. Hende Utysket ganske vist, men saa uendelig inspirerende! Hvis man ikke staar i "Natur" til Halsen, saa er der ingen Redning for andre eller een selv. Jeg kan ikke se det! Naar "Vorherre" lægger sin Haand om ens Hjerne er alt - rimeligt og muligt.
 Lille bitte Gøj Din Dreng</t>
   </si>
   <si>
     <t>1919-07-24</t>
   </si>
   <si>
-    <t>https://kai-nielsen.ktdk.dk/d/Md15</t>
-[...1 lines deleted...]
-  <si>
     <t>Telegram</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/khw4</t>
   </si>
   <si>
     <t>Lille Yanna Hvistnok fundet Lejlighed nu saa sælger vi Fachmanns bestemte Raad 
 Ring imorgen vær god og glad
 Din Kaj</t>
+  </si>
+  <si>
+    <t>https://kai-nielsen.ktdk.dk/d/Md15</t>
   </si>
   <si>
     <t>1919-08-04</t>
   </si>
   <si>
     <t>Klampenborg</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/Yt3U</t>
   </si>
   <si>
     <t>1919-08-07</t>
   </si>
   <si>
     <t>Charlottenlund</t>
   </si>
   <si>
     <t>https://kai-nielsen.ktdk.dk/d/9I9k</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
@@ -368,51 +373,51 @@
     </xf>
     <xf borderId="0" numFmtId="0" fontId="3" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="4" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf borderId="0" numFmtId="0" fontId="5" fillId="0" applyNumberFormat="0" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" numFmtId="102" fontId="6" fillId="0" applyNumberFormat="1" applyFill="0" applyFont="1" applyBorder="0" applyAlignment="1" applyProtection="0">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16" count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Id="rId4"/><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId5"/><Relationship Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Id="rId6"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yt3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9I9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="https://kai-nielsen.ktdk.dk/d/P5OW" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId7" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/VC2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId8" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/11TQ" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId9" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/3b9H" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId10" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/5Sz9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId11" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/xIwf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId12" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/qL54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId13" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/y2kp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId14" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/khw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId15" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Md15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId16" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/Yt3U" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId17" TargetMode="External"/><Relationship Target="https://kai-nielsen.ktdk.dk/d/9I9k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:M13"/>
   <sheetViews>
     <sheetView windowProtection="0" tabSelected="0" showWhiteSpace="0" showOutlineSymbols="0" showFormulas="0" rightToLeft="0" showZeros="1" showRuler="1" showRowColHeaders="1" showGridLines="1" defaultGridColor="1" zoomScale="100" workbookViewId="0" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" bestFit="1" customWidth="1" width="30"/>
     <col min="2" max="2" bestFit="1" customWidth="1" width="30"/>
     <col min="3" max="3" bestFit="1" customWidth="1" width="30"/>
     <col min="4" max="4" bestFit="1" customWidth="1" width="30"/>
     <col min="5" max="5" bestFit="1" customWidth="1" width="30"/>
     <col min="6" max="6" bestFit="1" customWidth="1" width="30"/>
     <col min="7" max="7" bestFit="1" customWidth="1" width="30"/>
     <col min="8" max="8" bestFit="1" customWidth="1" width="30"/>
     <col min="9" max="9" bestFit="1" customWidth="1" width="30"/>
     <col min="10" max="10" bestFit="1" customWidth="1" width="60"/>
     <col min="11" max="11" bestFit="1" customWidth="1" width="80"/>
     <col min="12" max="12" bestFit="1" customWidth="1" width="80"/>
@@ -786,130 +791,130 @@
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I9" s="5"/>
       <c r="J9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>44</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I10" s="5"/>
       <c r="J10" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K10" s="5" t="s">
-        <v>27</v>
+      <c r="K10" s="5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
       </c>
       <c r="L10" s="6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="M10" s="5"/>
+        <v>49</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I11" s="5"/>
       <c r="J11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="K11" s="5" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="K11" s="5" t="s">
+        <v>27</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="M11" s="5" t="s">
         <v>51</v>
       </c>
+      <c r="M11" s="5"/>
     </row>
     <row r="12">
       <c r="A12" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>53</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>